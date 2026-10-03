--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42f1d4aa3ab4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a9bab23c074c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4974ea1b0e754e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab46098c87449ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5f204d14ee4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4974ea1b0e754e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a00dd12fce42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab46098c87449ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,687</x:t>
-[...4 lines deleted...]
-          <x:t>34,092</x:t>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,422</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>34,402</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>34,926</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>