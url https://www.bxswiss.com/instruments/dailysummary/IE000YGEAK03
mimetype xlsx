--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a9bab23c074c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab87a5755b44a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab46098c87449ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc941f13accf436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a00dd12fce42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab46098c87449ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R580d35c685d9482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc941f13accf436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>