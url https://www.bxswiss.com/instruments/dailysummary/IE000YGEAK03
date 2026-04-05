--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree46aceb348442dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee3686bc8e54935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36cffcedbef049ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd03828669e44570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd229a9292cfe4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36cffcedbef049ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e34b365a5945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd03828669e44570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>