--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee3686bc8e54935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c7624e27964cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd03828669e44570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e9672775d54077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e34b365a5945ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd03828669e44570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f4bb6ae4994760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e9672775d54077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>27,645</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>