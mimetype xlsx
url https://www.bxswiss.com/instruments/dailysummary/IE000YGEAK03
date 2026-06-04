--- v7 (2026-05-15)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c7624e27964cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5543680488594b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e9672775d54077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd223b3aa3fa49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f4bb6ae4994760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e9672775d54077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81764003ed864791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd223b3aa3fa49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>