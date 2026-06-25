--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5543680488594b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127e2091086c4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd223b3aa3fa49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdd12c332fd47f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81764003ed864791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd223b3aa3fa49bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d573e26e54f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdd12c332fd47f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,547</x:t>
-[...58 lines deleted...]
-          <x:t>32,310</x:t>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,706</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>33,677</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>