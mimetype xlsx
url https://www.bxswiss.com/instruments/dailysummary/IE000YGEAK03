--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127e2091086c4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46e8f7633e1478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fdd12c332fd47f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb316329acb854f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d573e26e54f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fdd12c332fd47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0fe59c318544cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb316329acb854f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,674</x:t>
-[...345 lines deleted...]
-          <x:t>33,319</x:t>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,042</x:t>
-[...166 lines deleted...]
-          <x:t>33,007</x:t>
+          <x:t>33,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>