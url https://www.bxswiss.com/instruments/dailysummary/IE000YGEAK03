--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46e8f7633e1478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ea2e215dbc49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb316329acb854f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451366e45f144637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0fe59c318544cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb316329acb854f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2199bb3a3a5e4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451366e45f144637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>33,319</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,042</x:t>
-[...264 lines deleted...]
-          <x:t>33,186</x:t>
+          <x:t>33,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,186</x:t>
-[...269 lines deleted...]
-          <x:t>33,789</x:t>
+          <x:t>32,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>