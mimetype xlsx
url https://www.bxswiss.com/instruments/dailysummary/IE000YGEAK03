--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ea2e215dbc49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b7798119784443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451366e45f144637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956d61c3d92c4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2199bb3a3a5e4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451366e45f144637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcbefd12d3949e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956d61c3d92c4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>