--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b7798119784443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42f1d4aa3ab4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956d61c3d92c4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4974ea1b0e754e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcbefd12d3949e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956d61c3d92c4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5f204d14ee4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4974ea1b0e754e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree US Quality Growth UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YGEAK03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,187</x:t>
-[...53 lines deleted...]
-          <x:t>35,270</x:t>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,063</x:t>
-[...215 lines deleted...]
-          <x:t>33,895</x:t>
+          <x:t>34,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>