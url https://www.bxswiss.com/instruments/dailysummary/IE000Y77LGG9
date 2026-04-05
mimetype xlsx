--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabde2da65ccc49c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02f1129e513476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03302c0eecb4c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0ee91314b04a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d0ca7de3ea4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03302c0eecb4c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afd8df4317240c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0ee91314b04a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>