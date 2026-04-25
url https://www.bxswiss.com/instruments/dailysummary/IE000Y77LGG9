--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02f1129e513476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598a53b4a11b440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0ee91314b04a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5969d8dfeb4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8afd8df4317240c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0ee91314b04a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fcb37bade34e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5969d8dfeb4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,039</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>119,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>