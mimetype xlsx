--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598a53b4a11b440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1a25ab81f04772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5969d8dfeb4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5cda3bed2541a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fcb37bade34e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5969d8dfeb4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06b432a07c44eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5cda3bed2541a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>