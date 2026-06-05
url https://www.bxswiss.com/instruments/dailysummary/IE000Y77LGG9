--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1a25ab81f04772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc16257f3abc402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5cda3bed2541a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda4e3e97c474bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06b432a07c44eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5cda3bed2541a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565db268fb574092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda4e3e97c474bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>