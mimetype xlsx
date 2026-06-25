--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc16257f3abc402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122f227ba9e54dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda4e3e97c474bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921280ebf17049ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565db268fb574092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda4e3e97c474bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf741ac49a3234e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921280ebf17049ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>