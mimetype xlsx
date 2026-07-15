--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122f227ba9e54dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9248196704b54621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921280ebf17049ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c3adb93bf94a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf741ac49a3234e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921280ebf17049ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7224d19d2f1f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c3adb93bf94a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>