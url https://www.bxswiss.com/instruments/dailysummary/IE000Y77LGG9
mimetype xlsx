--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9248196704b54621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502d6eb1eedd48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c3adb93bf94a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea8e916ff954a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7224d19d2f1f4baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c3adb93bf94a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7fc7defd714216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea8e916ff954a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>139,949</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,634</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>