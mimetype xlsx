--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502d6eb1eedd48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71e0dcb8a1a4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea8e916ff954a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe59787b46fe4812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7fc7defd714216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea8e916ff954a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c746a5d4624d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe59787b46fe4812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>