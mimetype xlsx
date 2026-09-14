--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71e0dcb8a1a4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dba2f60cc8400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe59787b46fe4812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15afa52ddf148eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c746a5d4624d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe59787b46fe4812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce44ef2cd0949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15afa52ddf148eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>