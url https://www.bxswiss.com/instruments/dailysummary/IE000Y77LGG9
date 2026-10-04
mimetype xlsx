--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6dba2f60cc8400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4314e9ff096a4077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15afa52ddf148eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8152cb71ad274770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce44ef2cd0949d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15afa52ddf148eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda37af3e4b247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8152cb71ad274770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>