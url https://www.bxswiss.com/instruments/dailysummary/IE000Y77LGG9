--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4314e9ff096a4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd1c91ea92642e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8152cb71ad274770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7eb7c7a45e24f9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda37af3e4b247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8152cb71ad274770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce3fd66e4314230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7eb7c7a45e24f9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World SRI Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y77LGG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>138,314</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,969</x:t>
-[...318 lines deleted...]
-          <x:t>136,799</x:t>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,089</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>138,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>