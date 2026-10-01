--- v11 (2026-09-10)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fe07db10b14d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1791544416e94753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re919c8c4bc5a4722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47555f075bc441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9acc84bbcc4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re919c8c4bc5a4722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246ec0e299454c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47555f075bc441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,500</x:t>
-[...495 lines deleted...]
-          <x:t>38,371</x:t>
+          <x:t>38,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>