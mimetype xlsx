--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1791544416e94753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89786dba3ae44d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47555f075bc441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e128d7a93434e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R246ec0e299454c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47555f075bc441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd2afd7b2ee4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e128d7a93434e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>38,462</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,120</x:t>
-[...124 lines deleted...]
-          <x:t>37,742</x:t>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,464</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>38,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>