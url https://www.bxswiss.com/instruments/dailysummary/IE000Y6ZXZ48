--- v3 (2026-03-31)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08e28f2f753d41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a1d6b308648fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b28a921c14d4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c2eb93a4ed45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46cfb3519a454aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b28a921c14d4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc563f07f44c64cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c2eb93a4ed45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>28,411</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>28,641</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>