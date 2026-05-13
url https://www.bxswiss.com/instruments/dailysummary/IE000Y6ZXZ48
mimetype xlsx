--- v4 (2026-04-22)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a1d6b308648fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbe9b8288b24452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c2eb93a4ed45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4560aa1780f841e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc563f07f44c64cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c2eb93a4ed45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e1157ba4c147bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4560aa1780f841e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>