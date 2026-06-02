--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbe9b8288b24452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b922659777440f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4560aa1780f841e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e0005cc99e45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e1157ba4c147bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4560aa1780f841e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dc7cd64b324a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e0005cc99e45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>