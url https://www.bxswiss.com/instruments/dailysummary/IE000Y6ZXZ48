--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b922659777440f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac106ed2b894445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e0005cc99e45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712ca84395494f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dc7cd64b324a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e0005cc99e45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1575881627c44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712ca84395494f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>