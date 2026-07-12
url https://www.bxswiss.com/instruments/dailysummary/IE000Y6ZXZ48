--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac106ed2b894445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2fd45f1537489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712ca84395494f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be22bfd59e14356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1575881627c44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712ca84395494f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f31d9e16d742b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be22bfd59e14356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>