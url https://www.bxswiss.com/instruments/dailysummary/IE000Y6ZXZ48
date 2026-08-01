--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2fd45f1537489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c505c0c3d1f4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be22bfd59e14356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6f19daf5564862"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f31d9e16d742b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be22bfd59e14356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5042ef21424a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6f19daf5564862" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>38,489</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>37,782</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>