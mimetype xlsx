--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c505c0c3d1f4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a839b47e9f4296" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6f19daf5564862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf278e3adae44fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5042ef21424a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6f19daf5564862" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138b42207ac54d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf278e3adae44fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,711</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,201</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,252</x:t>
-[...571 lines deleted...]
-          <x:t>36,717</x:t>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>