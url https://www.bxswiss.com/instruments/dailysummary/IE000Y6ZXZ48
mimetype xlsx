--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a839b47e9f4296" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fe07db10b14d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf278e3adae44fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re919c8c4bc5a4722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138b42207ac54d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf278e3adae44fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9acc84bbcc4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re919c8c4bc5a4722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 12 Circular Economy UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Y6ZXZ48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>37,768</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,380</x:t>
-[...16 lines deleted...]
-          <x:t>37,468</x:t>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>37,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>