--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba89d18782b4ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc25a228a1249aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fa8cf355f44000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56137c1a6baa4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dcc15be8d104e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fa8cf355f44000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d2bca4feb449da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56137c1a6baa4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>15,035</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>15,263</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,230</x:t>
-[...26 lines deleted...]
-          <x:t>15,445</x:t>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>15,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>