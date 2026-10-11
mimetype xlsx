--- v13 (2026-09-20)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc25a228a1249aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e65a46c4274ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56137c1a6baa4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca9c1385cad4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d2bca4feb449da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56137c1a6baa4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8701f340d344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca9c1385cad4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>15,238</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,359</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>15,412</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,350</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>15,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,623</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>