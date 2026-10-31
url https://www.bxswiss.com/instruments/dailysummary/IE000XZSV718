--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e65a46c4274ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf791aa81f1344fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca9c1385cad4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18161baaedc84981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf8701f340d344a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca9c1385cad4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d12f99f0ed4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18161baaedc84981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>15,524</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,507</x:t>
-[...436 lines deleted...]
-          <x:t>16,051</x:t>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>