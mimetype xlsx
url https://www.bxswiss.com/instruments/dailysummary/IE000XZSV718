--- v4 (2026-03-22)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850e7a7c437742e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20a2735a70249f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f64944f4517431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91872496e7b14e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc712cacd221a45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f64944f4517431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f18b97366e482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91872496e7b14e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,124</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,142</x:t>
-[...53 lines deleted...]
-          <x:t>13,202</x:t>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,050</x:t>
-[...48 lines deleted...]
-          <x:t>13,123</x:t>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>12,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,871</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>13,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,119</x:t>
-[...301 lines deleted...]
-          <x:t>12,740</x:t>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>