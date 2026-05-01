--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20a2735a70249f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc194279264cd4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91872496e7b14e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf33bdffb431477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f18b97366e482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91872496e7b14e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaa650e71844de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf33bdffb431477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>