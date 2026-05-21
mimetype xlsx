--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc194279264cd4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09662a954ef64bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf33bdffb431477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5981745f7b0c4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaa650e71844de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf33bdffb431477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e33c8500ed4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5981745f7b0c4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>