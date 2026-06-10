--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09662a954ef64bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1255572974f4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5981745f7b0c4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ded7bd6dc9f438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e33c8500ed4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5981745f7b0c4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc910ca9442cd49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ded7bd6dc9f438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,171</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>14,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,238</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>