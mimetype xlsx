--- v8 (2026-06-10)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1255572974f4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c4ac06fd364523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ded7bd6dc9f438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8bd214b9fc43cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc910ca9442cd49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ded7bd6dc9f438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738a7d74dd834c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8bd214b9fc43cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>14,361</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>14,702</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>14,444</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>