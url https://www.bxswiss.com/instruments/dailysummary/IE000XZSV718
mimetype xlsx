--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c4ac06fd364523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b26e2518855409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8bd214b9fc43cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d2b9e4a2184666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738a7d74dd834c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8bd214b9fc43cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b84d84000144c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d2b9e4a2184666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,702</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,969</x:t>
-[...225 lines deleted...]
-          <x:t>15,023</x:t>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>