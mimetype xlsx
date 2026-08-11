--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b26e2518855409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d985f9793247b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2d2b9e4a2184666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d1462aa2964456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b84d84000144c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2d2b9e4a2184666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36303f0b82147da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d1462aa2964456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>14,790</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,904</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>14,992</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,964</x:t>
-[...4 lines deleted...]
-          <x:t>15,070</x:t>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>