--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d985f9793247b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raba89d18782b4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d1462aa2964456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fa8cf355f44000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf36303f0b82147da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d1462aa2964456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dcc15be8d104e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fa8cf355f44000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XZSV718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>15,129</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,060</x:t>
-[...350 lines deleted...]
-          <x:t>15,035</x:t>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>15,532</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>