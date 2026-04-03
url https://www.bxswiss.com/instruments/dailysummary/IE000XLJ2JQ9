--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c1cecbc88f4372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd7cbc466624b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c96fa8335604a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6f14a2c94046e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4401ca2ce6624231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c96fa8335604a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0d9c2b0ca24806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6f14a2c94046e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>61,020</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>