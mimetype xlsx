--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd7cbc466624b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddc4ce4cb7043e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6f14a2c94046e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf777072a53434cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0d9c2b0ca24806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6f14a2c94046e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fd22b0d39c4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf777072a53434cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>