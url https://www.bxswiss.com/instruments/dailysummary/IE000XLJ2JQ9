--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddc4ce4cb7043e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353600c0cb304e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf777072a53434cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f973c419534fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fd22b0d39c4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf777072a53434cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a40006dd6194ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f973c419534fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>