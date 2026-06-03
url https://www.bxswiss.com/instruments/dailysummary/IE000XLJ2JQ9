--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353600c0cb304e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20fdc4d0d6f47a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f973c419534fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8252b5a126394993"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a40006dd6194ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f973c419534fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d295295651245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8252b5a126394993" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>63,838</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,619</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>64,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,438</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>