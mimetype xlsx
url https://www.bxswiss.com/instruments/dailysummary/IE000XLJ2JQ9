--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20fdc4d0d6f47a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619fc921dafb4b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8252b5a126394993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d81a3007e24b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d295295651245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8252b5a126394993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72da273b24b4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d81a3007e24b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>