--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619fc921dafb4b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550a72aa6a2c4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d81a3007e24b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c56382b20bb4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72da273b24b4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d81a3007e24b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd3be7654ec4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c56382b20bb4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>