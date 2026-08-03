--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550a72aa6a2c4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6570e126e72e43ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c56382b20bb4a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a2a230180144e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd3be7654ec4edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c56382b20bb4a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea77e32ea674839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a2a230180144e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>