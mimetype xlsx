--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6570e126e72e43ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb50ca8b0bc45fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a2a230180144e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49f758405634bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea77e32ea674839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a2a230180144e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35bb9f0e628433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49f758405634bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>