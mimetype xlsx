--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb50ca8b0bc45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf975cd357f364160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49f758405634bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea8ded06b7849f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35bb9f0e628433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49f758405634bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adfec4d615543b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea8ded06b7849f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,306</x:t>
-[...26 lines deleted...]
-          <x:t>71,118</x:t>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>70,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>