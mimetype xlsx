--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf975cd357f364160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2f323e41cb4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea8ded06b7849f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe180f3c8e1e449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adfec4d615543b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea8ded06b7849f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e09e7a508994b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe180f3c8e1e449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>70,811</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,302</x:t>
-[...21 lines deleted...]
-          <x:t>70,181</x:t>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>