--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2f323e41cb4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85f34c2151544f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe180f3c8e1e449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56da258a2c1143bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e09e7a508994b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe180f3c8e1e449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790487a6fed24d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56da258a2c1143bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P SmallCap 600 ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XLJ2JQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>69,581</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>69,862</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>