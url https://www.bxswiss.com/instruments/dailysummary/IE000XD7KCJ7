--- v4 (2026-03-24)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f557b94e3541d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552845aa4e14e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5533ecf0104dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595273f6f0a34713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7591567d9b24bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5533ecf0104dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2830b76fa02442e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595273f6f0a34713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>9,895</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>10,358</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>