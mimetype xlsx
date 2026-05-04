--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd552845aa4e14e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14976c7948d84561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595273f6f0a34713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76ee12c43974c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2830b76fa02442e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595273f6f0a34713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072d28f0633b4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76ee12c43974c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,001</x:t>
-[...31 lines deleted...]
-          <x:t>9,601</x:t>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>9,617</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>