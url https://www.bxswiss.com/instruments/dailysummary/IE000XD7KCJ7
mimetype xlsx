--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14976c7948d84561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df87ce1117d4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76ee12c43974c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1a0bfab85c416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072d28f0633b4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76ee12c43974c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25638f4e516745c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1a0bfab85c416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>