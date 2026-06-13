--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df87ce1117d4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef983a6f2a44661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1a0bfab85c416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929aca43567b4cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25638f4e516745c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1a0bfab85c416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8137bd26a8a4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929aca43567b4cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>