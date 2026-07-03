--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef983a6f2a44661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea836a8bd58440eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929aca43567b4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872a9b36dc604dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8137bd26a8a4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929aca43567b4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da00a08a6864ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872a9b36dc604dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>