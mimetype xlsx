--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea836a8bd58440eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ad555b37634d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872a9b36dc604dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492db39a29864c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da00a08a6864ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872a9b36dc604dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc45d64c20844f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492db39a29864c4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>9,735</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,584</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,235</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>