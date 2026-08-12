--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ad555b37634d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35663f0806234b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492db39a29864c4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db396fc57ed43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdc45d64c20844f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492db39a29864c4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1918b4b10f24cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db396fc57ed43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>8,623</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>8,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>