--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35663f0806234b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752c43c3fd694154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db396fc57ed43fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8eedb64ba54241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1918b4b10f24cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db396fc57ed43fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45c758a512144b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8eedb64ba54241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,071</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,071</x:t>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,055</x:t>
-[...75 lines deleted...]
-          <x:t>8,218</x:t>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,096</x:t>
-[...38 lines deleted...]
-          <x:t>7,935</x:t>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,839</x:t>
-[...247 lines deleted...]
-          <x:t>8,665</x:t>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>