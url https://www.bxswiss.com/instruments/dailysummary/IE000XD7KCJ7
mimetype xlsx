--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752c43c3fd694154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ca42d3e28c4b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8eedb64ba54241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb114872fe4441dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd45c758a512144b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8eedb64ba54241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b30e333fabe4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb114872fe4441dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,247</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>8,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,029</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>