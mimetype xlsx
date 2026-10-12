--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90ca42d3e28c4b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602d38accd2048b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb114872fe4441dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeff7b8194cb4472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b30e333fabe4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb114872fe4441dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33718f3b11f4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeff7b8194cb4472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>7,620</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,742</x:t>
-[...306 lines deleted...]
-          <x:t>7,711</x:t>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>