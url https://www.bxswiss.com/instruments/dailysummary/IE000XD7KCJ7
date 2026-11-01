--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602d38accd2048b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4840aa728f4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeff7b8194cb4472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2be8655bb34c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33718f3b11f4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeff7b8194cb4472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf51c9a22c9482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2be8655bb34c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Solar UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XD7KCJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,691</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>7,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>01.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,515</x:t>
-[...171 lines deleted...]
-          <x:t>7,502</x:t>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>