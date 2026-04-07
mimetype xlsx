--- v3 (2026-03-18)
+++ v4 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835a90425aa94343" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b685bef1a6d4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6c2ac901b94126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d67824cba884dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c5cf4be26f4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6c2ac901b94126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155021141e114de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d67824cba884dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,222</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,276</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,658</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>11,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>