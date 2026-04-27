--- v4 (2026-04-07)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b685bef1a6d4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8d0b227aa04358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d67824cba884dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a6fe63a1eb4985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155021141e114de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d67824cba884dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096c976fbc644615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a6fe63a1eb4985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>11,259</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>10,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...208 lines deleted...]
-          <x:t>10,147</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>