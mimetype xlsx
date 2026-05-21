--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8d0b227aa04358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85f2f1f892f477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a6fe63a1eb4985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f2a6fab6584f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096c976fbc644615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a6fe63a1eb4985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811ccd39ecf14ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f2a6fab6584f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>