--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85f2f1f892f477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b789ce08f94e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f2a6fab6584f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5cacc48fd64d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811ccd39ecf14ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f2a6fab6584f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997319c5c27f4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5cacc48fd64d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>15,866</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,116</x:t>
-[...215 lines deleted...]
-          <x:t>14,980</x:t>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>