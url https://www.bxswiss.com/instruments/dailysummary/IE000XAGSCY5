--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b789ce08f94e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b339ecddaee4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5cacc48fd64d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ef4e34d47f4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997319c5c27f4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5cacc48fd64d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6717aac52b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ef4e34d47f4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>15,016</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,463</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>14,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>