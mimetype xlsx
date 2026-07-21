--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b339ecddaee4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293557c73dec46f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ef4e34d47f4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8192e5470fc48c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6717aac52b4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ef4e34d47f4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792de6648d074559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8192e5470fc48c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>