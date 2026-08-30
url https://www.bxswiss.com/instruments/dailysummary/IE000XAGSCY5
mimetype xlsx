--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293557c73dec46f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e43c80899f4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8192e5470fc48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7cc3d9955374b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792de6648d074559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8192e5470fc48c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb47e0b53bd4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7cc3d9955374b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...419 lines deleted...]
-          <x:t>12,868</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>12,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>