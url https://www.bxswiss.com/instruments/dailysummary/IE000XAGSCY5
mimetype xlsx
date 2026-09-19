--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e43c80899f4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273dbd60636d4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7cc3d9955374b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc20a94a37247a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb47e0b53bd4aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7cc3d9955374b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c0bc14e8994a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc20a94a37247a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,486</x:t>
-[...441 lines deleted...]
-          <x:t>12,849</x:t>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>