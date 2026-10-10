--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273dbd60636d4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf824f644b4f14166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc20a94a37247a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42e82c5d40a4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c0bc14e8994a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc20a94a37247a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efb40befa1d4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42e82c5d40a4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,583</x:t>
-[...210 lines deleted...]
-          <x:t>12,263</x:t>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,027</x:t>
-[...328 lines deleted...]
-          <x:t>14,034</x:t>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>