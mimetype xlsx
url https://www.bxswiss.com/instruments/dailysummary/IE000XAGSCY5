--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf824f644b4f14166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9ccb4a5bde4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42e82c5d40a4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f828a63fa4e402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5efb40befa1d4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42e82c5d40a4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a023dfc939b4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f828a63fa4e402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Blockchain UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000XAGSCY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>12,819</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>