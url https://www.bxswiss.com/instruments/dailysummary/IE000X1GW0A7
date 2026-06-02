--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b34d146be9408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29ea680d36c4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56078554852941c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc713714bd79402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5628cb396eb64ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56078554852941c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cf9003c7ca4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc713714bd79402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000X1GW0A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...82 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,005</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>7,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,011</x:t>
         </x:is>
       </x:c>
@@ -550,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>