--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29ea680d36c4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e5b2ba36b44fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc713714bd79402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca2afe65bdd445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cf9003c7ca4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc713714bd79402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fe9c51d44f4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca2afe65bdd445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000X1GW0A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>8,199</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,316</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>