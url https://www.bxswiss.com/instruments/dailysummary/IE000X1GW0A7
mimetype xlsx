--- v2 (2026-06-22)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e5b2ba36b44fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec322781934f4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca2afe65bdd445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb1488421b14219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fe9c51d44f4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca2afe65bdd445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra008fdab1ed84104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb1488421b14219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000X1GW0A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...463 lines deleted...]
-          <x:t>8,526</x:t>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,500</x:t>
-[...38 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,603</x:t>
-[...36 lines deleted...]
-          <x:t>8,604</x:t>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>