--- v3 (2026-08-01)
+++ v4 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec322781934f4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c74e37e25149ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eb1488421b14219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e582687fd14609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra008fdab1ed84104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eb1488421b14219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcaaf6b2fc04ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e582687fd14609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000X1GW0A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,590</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,573</x:t>
-[...598 lines deleted...]
-          <x:t>8,610</x:t>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>