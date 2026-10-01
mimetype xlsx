--- v4 (2026-09-10)
+++ v5 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c74e37e25149ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re208b0308aa94517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e582687fd14609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfabf1a02bc34f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bcaaf6b2fc04ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e582687fd14609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49309aa0bf341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfabf1a02bc34f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000X1GW0A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,945</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,914</x:t>
-[...97 lines deleted...]
-          <x:t>9,032</x:t>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,842</x:t>
-[...436 lines deleted...]
-          <x:t>8,782</x:t>
+          <x:t>9,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>