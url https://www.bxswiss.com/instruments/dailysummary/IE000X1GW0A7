--- v5 (2026-10-01)
+++ v6 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re208b0308aa94517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a9956d67b34985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfabf1a02bc34f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5e2bd3a7bf4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re49309aa0bf341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfabf1a02bc34f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d671e3d9d1949b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5e2bd3a7bf4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI World IMI UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000X1GW0A7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,883</x:t>
-[...156 lines deleted...]
-          <x:t>8,826</x:t>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,735</x:t>
-[...269 lines deleted...]
-          <x:t>8,915</x:t>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,962</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>9,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>