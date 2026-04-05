--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac6f9c8dddf42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071f0df8d481498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a13d181cce4a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81b5c98b51447d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref8862cee9b14a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a13d181cce4a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8734117a9f4e4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81b5c98b51447d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,840</x:t>
-[...4 lines deleted...]
-          <x:t>10,785</x:t>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,856</x:t>
-[...21 lines deleted...]
-          <x:t>10,795</x:t>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,798</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>23.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,801</x:t>
-[...151 lines deleted...]
-          <x:t>10,805</x:t>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,807</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>10,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>