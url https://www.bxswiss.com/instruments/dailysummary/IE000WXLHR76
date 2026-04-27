--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071f0df8d481498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bdadb18f2b43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81b5c98b51447d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea91c808f364d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8734117a9f4e4972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81b5c98b51447d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf249153e882e4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea91c808f364d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,845</x:t>
-[...4 lines deleted...]
-          <x:t>10,781</x:t>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,730</x:t>
-[...124 lines deleted...]
-          <x:t>10,802</x:t>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,804</x:t>
-[...11 lines deleted...]
-          <x:t>10,803</x:t>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,792</x:t>
-[...340 lines deleted...]
-          <x:t>10,805</x:t>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,827</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>10,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>