--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bdadb18f2b43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba453ccce9143ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea91c808f364d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d25e583c57c4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf249153e882e4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea91c808f364d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fadbf8be5c94edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d25e583c57c4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,804</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,753</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,745</x:t>
-[...53 lines deleted...]
-          <x:t>10,758</x:t>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>10,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>