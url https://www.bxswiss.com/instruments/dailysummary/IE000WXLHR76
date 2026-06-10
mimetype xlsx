--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba453ccce9143ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45fd1c4aaca4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d25e583c57c4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57c4fbe16714a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fadbf8be5c94edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d25e583c57c4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977f72f6b65a4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57c4fbe16714a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,827</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,797</x:t>
-[...11 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,842</x:t>
-[...291 lines deleted...]
-          <x:t>10,833</x:t>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,856</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>10,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>