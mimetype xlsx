--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd45fd1c4aaca4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b90fdc646e44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57c4fbe16714a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c49d9de2ef44b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977f72f6b65a4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57c4fbe16714a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb7849f77e14ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c49d9de2ef44b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,816</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,834</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,850</x:t>
-[...53 lines deleted...]
-          <x:t>10,902</x:t>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,847</x:t>
-[...65 lines deleted...]
-          <x:t>10,852</x:t>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,847</x:t>
-[...247 lines deleted...]
-          <x:t>10,856</x:t>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>