--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b90fdc646e44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea27669267f148f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c49d9de2ef44b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a7c0e206347ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb7849f77e14ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c49d9de2ef44b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5c7f15e8cc484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a7c0e206347ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,837</x:t>
-[...394 lines deleted...]
-          <x:t>10,860</x:t>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,882</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>10,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>10,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>