--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea27669267f148f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5d9ef47f2944a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5a7c0e206347ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8898d866474c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5c7f15e8cc484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5a7c0e206347ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b0526a16204c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8898d866474c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,860</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,860</x:t>
-[...16 lines deleted...]
-          <x:t>10,867</x:t>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,804</x:t>
-[...205 lines deleted...]
-          <x:t>10,873</x:t>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,854</x:t>
-[...16 lines deleted...]
-          <x:t>10,877</x:t>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,877</x:t>
-[...301 lines deleted...]
-          <x:t>10,885</x:t>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>