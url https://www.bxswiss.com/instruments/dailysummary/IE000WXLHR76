--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5d9ef47f2944a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0f9b0e92294031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8898d866474c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a94507c9ff4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b0526a16204c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8898d866474c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e868f1894ac4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a94507c9ff4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,897</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,882</x:t>
-[...16 lines deleted...]
-          <x:t>10,894</x:t>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,890</x:t>
-[...119 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,908</x:t>
-[...4 lines deleted...]
-          <x:t>10,879</x:t>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,904</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,904</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>10,919</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>