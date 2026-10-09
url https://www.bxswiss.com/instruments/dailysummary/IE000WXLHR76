--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0f9b0e92294031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fd79cff6044df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a94507c9ff4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdad81035ae46ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e868f1894ac4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a94507c9ff4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e62be4279bc4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdad81035ae46ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,910</x:t>
-[...85 lines deleted...]
-          <x:t>10,847</x:t>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>25.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,923</x:t>
-[...31 lines deleted...]
-          <x:t>10,898</x:t>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>10,921</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>