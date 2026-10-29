--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fd79cff6044df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86531ec3bea24a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdad81035ae46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f578c8e8cd4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e62be4279bc4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdad81035ae46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced418c98a014a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f578c8e8cd4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson EUR Ultrashort IG Bond Paris-Aligned Climate Core UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WXLHR76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,921</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,919</x:t>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>10,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,917</x:t>
-[...65 lines deleted...]
-          <x:t>10,921</x:t>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,904</x:t>
-[...409 lines deleted...]
-          <x:t>10,934</x:t>
+          <x:t>10,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>