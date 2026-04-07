--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb3bc33b27c42cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77c1bd21a8946c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raecc151a69a74e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a5037b42274c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16817445f92447aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raecc151a69a74e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8a8ca8b1ee4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a5037b42274c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>