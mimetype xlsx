--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77c1bd21a8946c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eb4ccb23704a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a5037b42274c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7947b9209ed4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8a8ca8b1ee4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a5037b42274c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784525d58abe494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7947b9209ed4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,451</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>34,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>