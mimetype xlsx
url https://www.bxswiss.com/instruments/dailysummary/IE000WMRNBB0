--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92eb4ccb23704a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc8c04079a54d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7947b9209ed4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb8215d643444db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784525d58abe494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7947b9209ed4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d43eadb98a4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb8215d643444db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>