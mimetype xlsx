--- v8 (2026-05-18)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbc8c04079a54d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf079afcaf33b49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb8215d643444db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc486a1b258ef4662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d43eadb98a4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb8215d643444db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3723fed9e2d74561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc486a1b258ef4662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>