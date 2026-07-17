--- v9 (2026-06-13)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf079afcaf33b49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d2f9c898e34248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc486a1b258ef4662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59968ee69913414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3723fed9e2d74561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc486a1b258ef4662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33529477e6524b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59968ee69913414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>37,737</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>37,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>37,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>37,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>