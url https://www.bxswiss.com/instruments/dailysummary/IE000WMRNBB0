--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d2f9c898e34248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9657607016ef45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59968ee69913414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e94cdce72140ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33529477e6524b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59968ee69913414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eec08afbe884521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e94cdce72140ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>37,775</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,840</x:t>
-[...313 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>38,097</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>