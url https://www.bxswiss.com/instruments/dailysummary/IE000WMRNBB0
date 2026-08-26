--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9657607016ef45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bf4270f4b548f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e94cdce72140ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2267de15e094f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eec08afbe884521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e94cdce72140ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R467ff3333f534351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2267de15e094f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,675</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>