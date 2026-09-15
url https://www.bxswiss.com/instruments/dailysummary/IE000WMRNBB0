--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bf4270f4b548f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f567f0f18f4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2267de15e094f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862ca4f74a3843a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R467ff3333f534351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2267de15e094f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ff6a461a744841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862ca4f74a3843a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,036</x:t>
-[...360 lines deleted...]
-          <x:t>38,664</x:t>
+          <x:t>38,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>