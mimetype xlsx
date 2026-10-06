--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f567f0f18f4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ea1ddebe01466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862ca4f74a3843a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08308a3a4dfb47f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ff6a461a744841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862ca4f74a3843a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760dea252f524316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08308a3a4dfb47f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>38,566</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>38,474</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,612</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>38,853</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,840</x:t>
-[...124 lines deleted...]
-          <x:t>38,502</x:t>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,082</x:t>
-[...53 lines deleted...]
-          <x:t>38,105</x:t>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>