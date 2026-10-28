--- v14 (2026-10-06)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ea1ddebe01466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629d32821fdd4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08308a3a4dfb47f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681e6bc8f7854621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760dea252f524316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08308a3a4dfb47f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa96d35cba82425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681e6bc8f7854621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC MSCI World UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000WMRNBB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>38,842</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,667</x:t>
-[...539 lines deleted...]
-          <x:t>38,604</x:t>
+          <x:t>38,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>