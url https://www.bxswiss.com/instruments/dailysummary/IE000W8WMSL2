--- v8 (2026-08-22)
+++ v9 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a769a8f4dd644eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804849c758b74bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e2f9e4f6554fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcb835c3690458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02485cb220564199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e2f9e4f6554fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee9503fd3d24247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcb835c3690458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>