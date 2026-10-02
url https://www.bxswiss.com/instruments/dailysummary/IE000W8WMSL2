--- v9 (2026-09-12)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804849c758b74bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172db666f9f147cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcb835c3690458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd067375f234f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee9503fd3d24247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcb835c3690458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fb557beb59403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd067375f234f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>