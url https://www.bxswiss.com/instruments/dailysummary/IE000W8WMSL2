--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172db666f9f147cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4664ec47eb55478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd067375f234f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963bb869a1674ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fb557beb59403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd067375f234f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8f354a23654d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963bb869a1674ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>