--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26c22954bb94b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc6c07492104e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b27faf567143e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a50d668d6c4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcd8d38288c4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b27faf567143e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d6a2bb137944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a50d668d6c4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>23,651</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,798</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>23,231</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,357</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>23,256</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>