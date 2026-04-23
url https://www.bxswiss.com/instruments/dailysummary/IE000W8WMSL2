--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc6c07492104e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2629f83d58884c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a50d668d6c4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135b247f365a47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d6a2bb137944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a50d668d6c4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9564ca06d24605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135b247f365a47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>