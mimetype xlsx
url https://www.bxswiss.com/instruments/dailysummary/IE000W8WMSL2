--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2629f83d58884c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddf3b9e6ad04e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135b247f365a47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a40ec489d704baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9564ca06d24605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135b247f365a47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9280fbb1309d4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a40ec489d704baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>