--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddf3b9e6ad04e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49853d568d024c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a40ec489d704baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9ff2ee230c4004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9280fbb1309d4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a40ec489d704baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58da805e807842a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9ff2ee230c4004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>31,252</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>