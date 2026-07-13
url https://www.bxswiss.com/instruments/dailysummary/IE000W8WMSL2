--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49853d568d024c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3177fdc9534d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9ff2ee230c4004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0b220f5c3a475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58da805e807842a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9ff2ee230c4004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1777ac734eb64b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0b220f5c3a475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>