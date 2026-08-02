--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3177fdc9534d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9372fa934340d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0b220f5c3a475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d9749082684de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1777ac734eb64b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0b220f5c3a475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be75c392db94057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d9749082684de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,043</x:t>
+          <x:t>32,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,799</x:t>
-[...33 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>32,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,953</x:t>
+          <x:t>33,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,781</x:t>
-[...33 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,518</x:t>
+          <x:t>31,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,501</x:t>
-[...404 lines deleted...]
-          <x:t>31,933</x:t>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>