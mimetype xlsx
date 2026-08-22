--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9372fa934340d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a769a8f4dd644eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d9749082684de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e2f9e4f6554fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be75c392db94057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d9749082684de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02485cb220564199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e2f9e4f6554fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Quantum Computing UCITS ETF - USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000W8WMSL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,808</x:t>
+          <x:t>30,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,766</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,274</x:t>
+          <x:t>33,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,194</x:t>
-[...168 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,280</x:t>
+          <x:t>31,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,024</x:t>
-[...323 lines deleted...]
-          <x:t>29,233</x:t>
+          <x:t>30,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>