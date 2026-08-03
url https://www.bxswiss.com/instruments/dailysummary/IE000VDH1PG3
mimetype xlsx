--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91e5399e6954db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1652c9189cc04ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6efe041392194bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3611e30c5f4ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6decbb2a65074d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6efe041392194bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d1af11211f49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3611e30c5f4ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Space Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VDH1PG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,181 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...129 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -490,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>