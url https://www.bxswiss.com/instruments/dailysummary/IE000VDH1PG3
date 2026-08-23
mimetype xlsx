--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1652c9189cc04ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d29889042f44456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3611e30c5f4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19033b45a3234d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d1af11211f49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3611e30c5f4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13405761098346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19033b45a3234d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Space Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VDH1PG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>