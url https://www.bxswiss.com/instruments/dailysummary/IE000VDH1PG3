--- v2 (2026-08-23)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d29889042f44456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ee9281038d483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19033b45a3234d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e2e45f0c6c4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13405761098346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19033b45a3234d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc97cce40eb4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e2e45f0c6c4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Space Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VDH1PG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>14,879</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,679</x:t>
-[...16 lines deleted...]
-          <x:t>15,305</x:t>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,100</x:t>
-[...296 lines deleted...]
-          <x:t>14,840</x:t>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>