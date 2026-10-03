--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ee9281038d483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ee6cbc25994358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e2e45f0c6c4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4274b4e7404ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc97cce40eb4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e2e45f0c6c4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4479223dda04fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4274b4e7404ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Space Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VDH1PG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,756</x:t>
-[...387 lines deleted...]
-          <x:t>14,116</x:t>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>