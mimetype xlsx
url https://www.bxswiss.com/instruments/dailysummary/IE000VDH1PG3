--- v4 (2026-10-03)
+++ v5 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ee6cbc25994358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc697d4871ef74bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4274b4e7404ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08a343f5bed4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4479223dda04fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4274b4e7404ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d83f517f54425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08a343f5bed4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Space Economy UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VDH1PG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>14,049</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,846</x:t>
-[...382 lines deleted...]
-          <x:t>14,559</x:t>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>