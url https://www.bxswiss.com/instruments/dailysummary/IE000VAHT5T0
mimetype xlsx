--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b76f5819d724703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b76795c7ba47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cb2dbe591b48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f3ab55e81c46ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc492e2b955461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cb2dbe591b48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34055164687148b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f3ab55e81c46ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VAHT5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...79 lines deleted...]
-          <x:t>4,068</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,047</x:t>
-[...65 lines deleted...]
-          <x:t>4,046</x:t>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,041</x:t>
-[...16 lines deleted...]
-          <x:t>4,082</x:t>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,066</x:t>
-[...166 lines deleted...]
-          <x:t>4,057</x:t>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>