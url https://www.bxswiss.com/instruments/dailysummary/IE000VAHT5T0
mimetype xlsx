--- v1 (2026-10-07)
+++ v2 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b76795c7ba47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd47a5ab90e4590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3f3ab55e81c46ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe51db68041c475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34055164687148b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3f3ab55e81c46ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1303a8e7cc71459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe51db68041c475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard FTSE Global All-Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000VAHT5T0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>4,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,073</x:t>
-[...87 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,056</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>4,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>