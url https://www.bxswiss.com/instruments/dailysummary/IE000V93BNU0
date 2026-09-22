--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc60976100d84c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4397b0763364d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be7f2a1e3f442f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra757cee95e9a4af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2143a515240b44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be7f2a1e3f442f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e0b5df019849bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra757cee95e9a4af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,627</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>5,673</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,659</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>5,668</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>5,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>