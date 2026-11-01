--- v13 (2026-09-22)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4397b0763364d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2375515c6c654daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra757cee95e9a4af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d46e0c4900469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24e0b5df019849bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra757cee95e9a4af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839efdd9c8cd43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d46e0c4900469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,556</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,552</x:t>
-[...70 lines deleted...]
-          <x:t>5,626</x:t>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,595</x:t>
-[...80 lines deleted...]
-          <x:t>5,610</x:t>
+          <x:t>5,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,616</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>5,668</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>