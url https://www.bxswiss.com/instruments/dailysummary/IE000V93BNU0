--- v4 (2026-01-29)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e766ff8902d45c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f334b04b95c4739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2122a9b3a77a45e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0866a7916a2849ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf98fea455df54f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2122a9b3a77a45e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f8339fd41b94ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0866a7916a2849ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.12.2025</x:t>
-[...559 lines deleted...]
-          <x:t>4,763</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>