--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f334b04b95c4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040dfacb0f6d4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0866a7916a2849ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re191c5715bbc43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f8339fd41b94ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0866a7916a2849ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5d628dd7fd413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re191c5715bbc43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,696</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,672</x:t>
-[...70 lines deleted...]
-          <x:t>4,753</x:t>
+          <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,726</x:t>
-[...517 lines deleted...]
-          <x:t>4,670</x:t>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>