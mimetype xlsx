--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040dfacb0f6d4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42605a990553456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re191c5715bbc43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4188ea60944c4c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5d628dd7fd413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re191c5715bbc43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50718c76f4634b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4188ea60944c4c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,803</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,756</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,857</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>