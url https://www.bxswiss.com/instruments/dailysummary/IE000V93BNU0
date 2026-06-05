--- v7 (2026-05-13)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42605a990553456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae68cb99fa964fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4188ea60944c4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a902ca0f2e6461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50718c76f4634b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4188ea60944c4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8099ac3e97724737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a902ca0f2e6461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,924</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>4,994</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,981</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,001</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>5,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,032</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>