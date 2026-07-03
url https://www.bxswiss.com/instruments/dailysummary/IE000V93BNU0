--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae68cb99fa964fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d8eab13f6a482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a902ca0f2e6461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecc8032a95c4498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8099ac3e97724737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a902ca0f2e6461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d1d5d64bb42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecc8032a95c4498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>5,107</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,092</x:t>
-[...129 lines deleted...]
-          <x:t>5,218</x:t>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>5,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,262</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>02.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,315</x:t>
-[...63 lines deleted...]
-          <x:t>5,295</x:t>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>