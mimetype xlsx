--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d8eab13f6a482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845496a67f114e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecc8032a95c4498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90787c2bea81433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5d1d5d64bb42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecc8032a95c4498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a62758eb1b4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90787c2bea81433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,315</x:t>
-[...85 lines deleted...]
-          <x:t>5,255</x:t>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>5,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,289</x:t>
-[...102 lines deleted...]
-          <x:t>5,365</x:t>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,328</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>5,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,401</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>5,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>