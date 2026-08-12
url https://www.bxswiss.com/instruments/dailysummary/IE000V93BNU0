--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845496a67f114e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d17fba590149a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90787c2bea81433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d511872be740db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a62758eb1b4538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90787c2bea81433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9d17140e034f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d511872be740db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>5,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,353</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,388</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,384</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,346</x:t>
-[...112 lines deleted...]
-          <x:t>5,401</x:t>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>