--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d17fba590149a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc60976100d84c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d511872be740db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be7f2a1e3f442f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9d17140e034f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d511872be740db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2143a515240b44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be7f2a1e3f442f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V93BNU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,575</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>