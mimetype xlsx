--- v5 (2026-03-29)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d75173e1632410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14edd6d3ad514dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6871ba40c5fc4af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f91fcf5a9ec4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37ded7678f04997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6871ba40c5fc4af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad86c6425da4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f91fcf5a9ec4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>29,767</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,806</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>29,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,969</x:t>
-[...409 lines deleted...]
-          <x:t>28,196</x:t>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>