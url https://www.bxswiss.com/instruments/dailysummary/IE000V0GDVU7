--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14edd6d3ad514dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f466817a3084f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f91fcf5a9ec4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe08347f1ad4117"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad86c6425da4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f91fcf5a9ec4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd6f18facc6e4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe08347f1ad4117" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>