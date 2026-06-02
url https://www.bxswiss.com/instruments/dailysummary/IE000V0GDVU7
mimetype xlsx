--- v7 (2026-05-12)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f466817a3084f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8db64c2719143fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe08347f1ad4117"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffddc597d804e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd6f18facc6e4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe08347f1ad4117" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924eb03b2f004d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffddc597d804e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>30,423</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,208</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>