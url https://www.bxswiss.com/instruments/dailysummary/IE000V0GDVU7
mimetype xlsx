--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8db64c2719143fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657881a7caf94f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ffddc597d804e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf69c108c9642a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924eb03b2f004d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ffddc597d804e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1835ed5c3efe4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf69c108c9642a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>