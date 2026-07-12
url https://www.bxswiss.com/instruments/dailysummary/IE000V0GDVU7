--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657881a7caf94f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950f66bdd33c4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf69c108c9642a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211fe0a482444059"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1835ed5c3efe4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf69c108c9642a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra324c4b49fb241d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211fe0a482444059" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>32,648</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>33,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>