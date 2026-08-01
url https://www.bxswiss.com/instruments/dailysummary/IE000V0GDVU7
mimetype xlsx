--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950f66bdd33c4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a68b1c930f43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211fe0a482444059"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b2e3a734c241b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra324c4b49fb241d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211fe0a482444059" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6aad6606c1646e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b2e3a734c241b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>33,782</x:t>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,665</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>33,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,064</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>