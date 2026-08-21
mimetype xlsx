--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a68b1c930f43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7d6996681e4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b2e3a734c241b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f57f7e487d4834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6aad6606c1646e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b2e3a734c241b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddb8380cee34fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f57f7e487d4834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>32,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,628</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>32,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>