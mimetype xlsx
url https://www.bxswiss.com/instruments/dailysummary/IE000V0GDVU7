--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7d6996681e4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b2d39432244e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f57f7e487d4834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096de78653684788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddb8380cee34fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f57f7e487d4834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c3144cab404ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096de78653684788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>32,542</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>33,078</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,572</x:t>
-[...102 lines deleted...]
-          <x:t>33,246</x:t>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,658</x:t>
-[...431 lines deleted...]
-          <x:t>32,628</x:t>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>