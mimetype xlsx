--- v13 (2026-09-10)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b2d39432244e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ba046bbb37400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096de78653684788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746c32e729894c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c3144cab404ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096de78653684788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e2a55a4a1a4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746c32e729894c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>32,867</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,487</x:t>
-[...117 lines deleted...]
-          <x:t>32,193</x:t>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>