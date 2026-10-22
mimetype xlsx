--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ba046bbb37400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc07f367481406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746c32e729894c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670f4c02171d4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e2a55a4a1a4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746c32e729894c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6695d7c8424bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670f4c02171d4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDG 11 Sustainable Cities UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000V0GDVU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,487</x:t>
-[...340 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,212</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>32,139</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>31,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>