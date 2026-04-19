--- v4 (2026-03-26)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd6b7cab7254009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a219fe326204c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785c4ddde604463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0513b86f71c48c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53070d26eb454f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785c4ddde604463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492a269df75c4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0513b86f71c48c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,825</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>4,709</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>