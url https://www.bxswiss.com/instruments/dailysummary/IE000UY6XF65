--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a219fe326204c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90784da96f045e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0513b86f71c48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7850b536329d4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492a269df75c4d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0513b86f71c48c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304d78bd4eeb4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7850b536329d4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>4,671</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,661</x:t>
-[...53 lines deleted...]
-          <x:t>4,712</x:t>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,745</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>4,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>