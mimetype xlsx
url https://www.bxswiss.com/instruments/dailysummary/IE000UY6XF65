--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90784da96f045e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103875681bfb434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7850b536329d4c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab28ae182a3c4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R304d78bd4eeb4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7850b536329d4c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac835e704df644e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab28ae182a3c4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,756</x:t>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,732</x:t>
-[...43 lines deleted...]
-          <x:t>4,790</x:t>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,773</x:t>
-[...65 lines deleted...]
-          <x:t>4,766</x:t>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,751</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>4,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,746</x:t>
-[...26 lines deleted...]
-          <x:t>4,748</x:t>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>4,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>