--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R103875681bfb434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bbe1cdb7804cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab28ae182a3c4cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dd57f751474764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac835e704df644e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab28ae182a3c4cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a17bf80d0924269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dd57f751474764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,752</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...533 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>