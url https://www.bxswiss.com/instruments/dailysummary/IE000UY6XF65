--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bbe1cdb7804cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17cef1a85dd4fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dd57f751474764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7831962a2a4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a17bf80d0924269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dd57f751474764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3551d271f05e4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7831962a2a4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,768</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,797</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>4,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>