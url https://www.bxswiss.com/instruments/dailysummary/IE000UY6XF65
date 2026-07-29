--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17cef1a85dd4fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abcd02328364f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7831962a2a4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07cce1447b940d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3551d271f05e4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7831962a2a4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e2409e2f43b4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07cce1447b940d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,765</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,781</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,793</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>4,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,832</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>4,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,842</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>4,862</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,843</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>4,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>