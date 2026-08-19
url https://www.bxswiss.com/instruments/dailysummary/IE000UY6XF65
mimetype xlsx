--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abcd02328364f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793f89d9e84745b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07cce1447b940d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9972ff06c404307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e2409e2f43b4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07cce1447b940d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad13d7f46c584ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9972ff06c404307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,861</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>4,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>