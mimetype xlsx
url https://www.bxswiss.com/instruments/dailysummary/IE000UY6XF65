--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793f89d9e84745b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372fd599dc134f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9972ff06c404307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64c17bc17a427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad13d7f46c584ea4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9972ff06c404307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d3ea0da9fb4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64c17bc17a427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,805</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,790</x:t>
-[...16 lines deleted...]
-          <x:t>4,803</x:t>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,799</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>4,832</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,815</x:t>
-[...436 lines deleted...]
-          <x:t>4,861</x:t>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>