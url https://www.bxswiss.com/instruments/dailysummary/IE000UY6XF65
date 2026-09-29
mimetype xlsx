--- v12 (2026-09-09)
+++ v13 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372fd599dc134f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b052e5e304905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64c17bc17a427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628d7bbb53b24d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d3ea0da9fb4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64c17bc17a427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2acbe7f5d59457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628d7bbb53b24d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,878</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,876</x:t>
-[...156 lines deleted...]
-          <x:t>4,819</x:t>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,842</x:t>
-[...360 lines deleted...]
-          <x:t>4,827</x:t>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>