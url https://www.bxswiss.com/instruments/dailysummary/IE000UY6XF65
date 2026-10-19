--- v13 (2026-09-29)
+++ v14 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65b052e5e304905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e5f840a8f84182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628d7bbb53b24d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5459a885096d483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2acbe7f5d59457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628d7bbb53b24d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfeeb7a4c6374617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5459a885096d483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V iBonds Dec 2034 Term EUR Corporate UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UY6XF65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>4,801</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,800</x:t>
-[...16 lines deleted...]
-          <x:t>4,798</x:t>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,764</x:t>
-[...6 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,778</x:t>
-[...4 lines deleted...]
-          <x:t>4,741</x:t>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,773</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>4,781</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,736</x:t>
-[...6 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,729</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>4,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>