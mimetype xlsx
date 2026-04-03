--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c7f061612846fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7214163274b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3cab95e07242b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340eed4e3c8a403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686336ba127c4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3cab95e07242b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebc29ba82b248bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340eed4e3c8a403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>36,510</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,648</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...521 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>