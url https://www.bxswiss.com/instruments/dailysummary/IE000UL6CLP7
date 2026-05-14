--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7214163274b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50bbf52cc26467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340eed4e3c8a403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7705ced686154177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebc29ba82b248bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340eed4e3c8a403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5822840c56479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7705ced686154177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>35,516</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>35,146</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>