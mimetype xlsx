--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50bbf52cc26467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f380a79c0ed4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7705ced686154177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02ae45c60d0482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5822840c56479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7705ced686154177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bfcd5711cb429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02ae45c60d0482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>35,942</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,616</x:t>
-[...382 lines deleted...]
-          <x:t>38,820</x:t>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>