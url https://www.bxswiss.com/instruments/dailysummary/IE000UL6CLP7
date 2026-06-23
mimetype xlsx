--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f380a79c0ed4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc1fdef7cbd4268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02ae45c60d0482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3e6dff48904bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bfcd5711cb429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02ae45c60d0482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386d17d263474bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3e6dff48904bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>