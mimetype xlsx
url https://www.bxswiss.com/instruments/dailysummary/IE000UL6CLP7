--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc1fdef7cbd4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2490baaf684f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d3e6dff48904bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49721469514846a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386d17d263474bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d3e6dff48904bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf20f065c534bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49721469514846a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>