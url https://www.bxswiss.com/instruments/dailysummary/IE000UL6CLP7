--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2490baaf684f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75cb78c180b4cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49721469514846a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4e8e4ce9844f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf20f065c534bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49721469514846a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a0579e976f4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4e8e4ce9844f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>