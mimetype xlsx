--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75cb78c180b4cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a6d3bdb7a84105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4e8e4ce9844f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77774c1bbe804fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a0579e976f4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4e8e4ce9844f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981c4335fe7f4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77774c1bbe804fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>