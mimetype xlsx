--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a6d3bdb7a84105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6dd6c179d7140ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77774c1bbe804fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab705bd33d8c450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R981c4335fe7f4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77774c1bbe804fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025ca1f99a984dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab705bd33d8c450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>