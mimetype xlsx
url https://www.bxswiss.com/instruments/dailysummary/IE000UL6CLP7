--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6dd6c179d7140ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6e73473593490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab705bd33d8c450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296823781d9e43ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025ca1f99a984dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab705bd33d8c450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c026874a8524365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296823781d9e43ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>36,705</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,526</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>38,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,065</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>