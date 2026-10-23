--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d6e73473593490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb1799579d34e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296823781d9e43ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82f2e2281e941dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c026874a8524365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296823781d9e43ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bed2f14d1574e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82f2e2281e941dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Silver Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000UL6CLP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>