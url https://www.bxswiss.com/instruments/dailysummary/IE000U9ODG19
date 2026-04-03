--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9240a44d1714bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34d7d6786fe4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc4de649aacf4a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d5d2120e1e4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24620979c4c4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc4de649aacf4a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd8ada6f1b84e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d5d2120e1e4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,650</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,625</x:t>
-[...426 lines deleted...]
-          <x:t>7,994</x:t>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,927</x:t>
-[...134 lines deleted...]
-          <x:t>7,772</x:t>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>