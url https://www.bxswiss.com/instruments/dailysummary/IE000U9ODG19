--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34d7d6786fe4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4397cc1a55540d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d5d2120e1e4c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1520d62616a4783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd8ada6f1b84e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d5d2120e1e4c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604911a709c241a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1520d62616a4783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>7,757</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>7,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,808</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>7,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,709</x:t>
-[...252 lines deleted...]
-          <x:t>7,673</x:t>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>