--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4397cc1a55540d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87abe09ee5114e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1520d62616a4783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf55438e587649e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604911a709c241a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1520d62616a4783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c99a706fe545a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf55438e587649e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,623</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,512</x:t>
-[...502 lines deleted...]
-          <x:t>7,746</x:t>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,444</x:t>
-[...26 lines deleted...]
-          <x:t>7,345</x:t>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>