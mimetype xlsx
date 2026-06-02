--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87abe09ee5114e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c70a544b4e46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf55438e587649e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6ae9024a4b4390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c99a706fe545a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf55438e587649e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd8c6a2b32942fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6ae9024a4b4390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>7,746</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,444</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>7,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,367</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>