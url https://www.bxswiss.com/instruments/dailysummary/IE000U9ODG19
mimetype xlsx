--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c70a544b4e46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a40c1cd287452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6ae9024a4b4390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907bfca275b14a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd8c6a2b32942fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6ae9024a4b4390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f7b6f147cf4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907bfca275b14a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>7,404</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>7,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...46 lines deleted...]
-          <x:t>7,505</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>