--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a40c1cd287452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9d4716bc894653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R907bfca275b14a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350f5f144fcf4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f7b6f147cf4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R907bfca275b14a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ba75ad4dd0498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350f5f144fcf4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>7,573</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,751</x:t>
-[...259 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>7,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,806</x:t>
+          <x:t>8,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>7,821</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>