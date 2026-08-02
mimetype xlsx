--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9d4716bc894653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb0741df7a54df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350f5f144fcf4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9629829d63534613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ba75ad4dd0498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350f5f144fcf4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402386c8bd0f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9629829d63534613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,786</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,773</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,917</x:t>
-[...161 lines deleted...]
-          <x:t>7,902</x:t>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,824</x:t>
-[...254 lines deleted...]
-          <x:t>7,992</x:t>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,911</x:t>
-[...31 lines deleted...]
-          <x:t>7,885</x:t>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>