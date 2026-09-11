--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb0741df7a54df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41db0380eb464070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9629829d63534613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra595c69ebdef4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402386c8bd0f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9629829d63534613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a99bab7be1a4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra595c69ebdef4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,903</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>8,342</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,156</x:t>
-[...33 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,080</x:t>
-[...97 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,831</x:t>
-[...85 lines deleted...]
-          <x:t>7,653</x:t>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,612</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>