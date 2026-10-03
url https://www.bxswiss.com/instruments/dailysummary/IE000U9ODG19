--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41db0380eb464070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8f1d175aa94002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra595c69ebdef4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9742b3ad601f45ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a99bab7be1a4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra595c69ebdef4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f789654294421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9742b3ad601f45ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>