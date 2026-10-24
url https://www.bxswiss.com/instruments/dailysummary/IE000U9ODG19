--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8f1d175aa94002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf540c0cfab40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9742b3ad601f45ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce2140378fae41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f789654294421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9742b3ad601f45ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92699d7502e4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce2140378fae41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Global Aerospace &amp; Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000U9ODG19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>7,505</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,543</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,531</x:t>
-[...350 lines deleted...]
-          <x:t>7,418</x:t>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>