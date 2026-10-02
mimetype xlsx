--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94617ad2f83415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa50b2da09a645bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1334df0f5dc9408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cecd2cbe687420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce67e5433954d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1334df0f5dc9408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65d7cfcb33043c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cecd2cbe687420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>55,342</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,360</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>56,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,568</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>