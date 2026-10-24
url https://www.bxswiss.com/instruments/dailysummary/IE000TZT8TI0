--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa50b2da09a645bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3041791038a248a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cecd2cbe687420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa361e0b4f9945c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65d7cfcb33043c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cecd2cbe687420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4b4d047cd304beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa361e0b4f9945c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>