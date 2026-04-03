--- v5 (2026-03-12)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a53c8a9a64449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afe4affcbac4797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3b7b5ff8c042c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509c6b18b1894bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0e59871fb74653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3b7b5ff8c042c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff892c7281140e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509c6b18b1894bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>