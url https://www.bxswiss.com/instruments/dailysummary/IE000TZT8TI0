--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3afe4affcbac4797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8af4df9eeb4335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509c6b18b1894bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868cbffb92a64eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff892c7281140e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509c6b18b1894bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a2ae0b2888485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868cbffb92a64eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>46,050</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,926</x:t>
-[...355 lines deleted...]
-          <x:t>45,689</x:t>
+          <x:t>45,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>