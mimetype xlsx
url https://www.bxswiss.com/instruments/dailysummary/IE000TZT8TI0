--- v7 (2026-04-23)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8af4df9eeb4335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d02ece2e92b4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868cbffb92a64eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e059465d474090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a2ae0b2888485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868cbffb92a64eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1f2465f1b84f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e059465d474090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>50,364</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>