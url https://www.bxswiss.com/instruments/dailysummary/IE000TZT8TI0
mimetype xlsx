--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d02ece2e92b4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b97c92088d493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e059465d474090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7d23f72ab84475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1f2465f1b84f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e059465d474090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6072d6088d704516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7d23f72ab84475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>