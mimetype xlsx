--- v9 (2026-06-22)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3b97c92088d493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cf1bcd6c954aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7d23f72ab84475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f1a939571d455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6072d6088d704516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7d23f72ab84475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2135c464444f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f1a939571d455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>