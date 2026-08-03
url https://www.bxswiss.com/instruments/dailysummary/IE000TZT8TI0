--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78cf1bcd6c954aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca13f39b8e24552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f1a939571d455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559c135ff2b54722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2135c464444f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f1a939571d455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ba87fa871f4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559c135ff2b54722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>