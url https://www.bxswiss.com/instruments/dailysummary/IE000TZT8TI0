--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca13f39b8e24552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94617ad2f83415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559c135ff2b54722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1334df0f5dc9408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ba87fa871f4f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559c135ff2b54722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce67e5433954d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1334df0f5dc9408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) Emerging Markets Net Zero Pathway Paris Aligned UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000TZT8TI0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>53,547</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>