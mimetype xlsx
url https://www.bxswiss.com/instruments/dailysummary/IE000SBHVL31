--- v4 (2026-03-31)
+++ v5 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c5026e63f04992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ac5cd858304077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c656b3ce97245c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a3c2faad384cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc237d51c9a44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c656b3ce97245c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7876953dee194cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a3c2faad384cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM ACT Biodiversity Equity UCITS ETF USD Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000SBHVL31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>12,081</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,867</x:t>
-[...458 lines deleted...]
-          <x:t>11,189</x:t>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>