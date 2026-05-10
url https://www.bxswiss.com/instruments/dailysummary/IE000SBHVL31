--- v5 (2026-04-20)
+++ v6 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ac5cd858304077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55baeb45efac4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a3c2faad384cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5db9464fea84ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7876953dee194cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a3c2faad384cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491fc802ab954ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5db9464fea84ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM ACT Biodiversity Equity UCITS ETF USD Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000SBHVL31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>