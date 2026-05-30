--- v6 (2026-05-10)
+++ v7 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55baeb45efac4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af3eb2714f5426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5db9464fea84ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e2f6dbdb6784c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491fc802ab954ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5db9464fea84ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a38c76162d04dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e2f6dbdb6784c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM ACT Biodiversity Equity UCITS ETF USD Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000SBHVL31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,044</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>12,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,058</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>