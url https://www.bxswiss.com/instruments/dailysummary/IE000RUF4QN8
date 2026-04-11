--- v4 (2026-03-22)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b36d793c1c34de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b0f2fe3ae946c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15149870b13849cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ea53d66e64f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b53d19caa274717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15149870b13849cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref5418df32364417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ea53d66e64f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>58,528</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>57,332</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>