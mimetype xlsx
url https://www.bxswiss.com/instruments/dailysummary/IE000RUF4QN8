--- v5 (2026-04-11)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b0f2fe3ae946c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada546ba2e9e43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990ea53d66e64f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bce26b0b4c4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref5418df32364417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990ea53d66e64f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af110e899484f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bce26b0b4c4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>59,965</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>