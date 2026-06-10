--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada546ba2e9e43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7675a692454323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bce26b0b4c4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80b226c372849d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af110e899484f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bce26b0b4c4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeee34d788fe4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80b226c372849d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>