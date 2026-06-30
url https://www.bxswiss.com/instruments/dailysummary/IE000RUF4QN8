--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7675a692454323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffa2f0a528c444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80b226c372849d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c339696beb49d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeee34d788fe4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80b226c372849d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8cb6630aa74c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c339696beb49d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>71,284</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>73,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,128</x:t>
-[...134 lines deleted...]
-          <x:t>69,361</x:t>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>