--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffa2f0a528c444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9529672f4e4c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c339696beb49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac65d8b1a724839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8cb6630aa74c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c339696beb49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480cc03e130c4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac65d8b1a724839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,437</x:t>
-[...333 lines deleted...]
-          <x:t>73,465</x:t>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>