--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9529672f4e4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10d8c831a744fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac65d8b1a724839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e784f3579954cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480cc03e130c4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac65d8b1a724839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dc26851f4b4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e784f3579954cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>