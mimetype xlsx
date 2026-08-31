--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10d8c831a744fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a4060eec5d409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e784f3579954cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88575d75742b48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2dc26851f4b4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e784f3579954cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fe44a7a3c34284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88575d75742b48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>