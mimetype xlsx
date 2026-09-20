--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a4060eec5d409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6700785fc2534893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88575d75742b48b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8e58002aae462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fe44a7a3c34284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88575d75742b48b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f1d135cde44677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8e58002aae462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,619</x:t>
-[...355 lines deleted...]
-          <x:t>70,592</x:t>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>72,504</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>