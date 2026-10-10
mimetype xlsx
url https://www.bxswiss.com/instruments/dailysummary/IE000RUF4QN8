--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6700785fc2534893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae926faeffc4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8e58002aae462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7196d0524b4f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f1d135cde44677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8e58002aae462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4908fe65222479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7196d0524b4f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>70,592</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,989</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,273</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>