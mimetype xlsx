--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae926faeffc4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc653d20337584d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7196d0524b4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb48665a2d9454dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4908fe65222479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7196d0524b4f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5006de1fff324d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb48665a2d9454dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Swap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RUF4QN8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>75,198</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,087</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>76,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,393</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>