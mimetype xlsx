--- v4 (2026-03-12)
+++ v5 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c2560c97b54d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89069a1775654688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R452c8f37577649fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ffa4c4ed3834fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc0a24e78a64303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R452c8f37577649fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1380614a0d8d4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ffa4c4ed3834fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,120</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,951</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>