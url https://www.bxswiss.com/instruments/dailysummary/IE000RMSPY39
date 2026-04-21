--- v5 (2026-04-01)
+++ v6 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89069a1775654688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c9e4e082c54259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ffa4c4ed3834fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dbdcfc04bb94681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1380614a0d8d4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ffa4c4ed3834fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23970d86f95e4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dbdcfc04bb94681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,038</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,911</x:t>
-[...544 lines deleted...]
-          <x:t>4,763</x:t>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>