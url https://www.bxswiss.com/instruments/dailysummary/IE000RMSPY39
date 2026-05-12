--- v6 (2026-04-21)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c9e4e082c54259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38400f12f3dc4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dbdcfc04bb94681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2606c4210f794ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23970d86f95e4b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dbdcfc04bb94681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5439dfc466c7444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2606c4210f794ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,989</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,945</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,977</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,071</x:t>
-[...36 lines deleted...]
-          <x:t>5,001</x:t>
+          <x:t>5,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>