--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38400f12f3dc4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d168c5c58f4f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2606c4210f794ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9180279f7948e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5439dfc466c7444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2606c4210f794ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf831c6bbf63c43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9180279f7948e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,036</x:t>
-[...48 lines deleted...]
-          <x:t>4,980</x:t>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,071</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>5,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,972</x:t>
-[...220 lines deleted...]
-          <x:t>5,020</x:t>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>