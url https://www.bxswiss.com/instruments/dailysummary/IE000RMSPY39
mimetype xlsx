--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d168c5c58f4f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2fe98004c84cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9180279f7948e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0fd88d6f6b4e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf831c6bbf63c43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9180279f7948e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a671e9bc43d485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0fd88d6f6b4e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,961</x:t>
-[...75 lines deleted...]
-          <x:t>5,086</x:t>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,058</x:t>
-[...404 lines deleted...]
-          <x:t>4,992</x:t>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>