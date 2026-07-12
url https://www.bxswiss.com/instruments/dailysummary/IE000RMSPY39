--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2fe98004c84cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e71dd75ceca4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0fd88d6f6b4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec2b80994b84095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a671e9bc43d485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0fd88d6f6b4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79305c73414047d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec2b80994b84095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,002</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,996</x:t>
-[...232 lines deleted...]
-          <x:t>5,029</x:t>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,012</x:t>
-[...124 lines deleted...]
-          <x:t>5,134</x:t>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>5,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>