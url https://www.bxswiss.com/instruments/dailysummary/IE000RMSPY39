--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e71dd75ceca4fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c58ddad03249df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec2b80994b84095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99b6306c9874a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79305c73414047d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec2b80994b84095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b304ea622244c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99b6306c9874a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,134</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,190</x:t>
-[...269 lines deleted...]
-          <x:t>5,262</x:t>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>5,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>