--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c58ddad03249df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de75cc8440747c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99b6306c9874a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53429ab1b20c4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b304ea622244c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99b6306c9874a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b268ed6ee8400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53429ab1b20c4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,262</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,342</x:t>
-[...48 lines deleted...]
-          <x:t>5,282</x:t>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,464</x:t>
-[...16 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,547</x:t>
-[...90 lines deleted...]
-          <x:t>5,301</x:t>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>