--- v12 (2026-08-21)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de75cc8440747c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e4ed061ff84683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53429ab1b20c4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a0f9fe420d415e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b268ed6ee8400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53429ab1b20c4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651acf4ac47d4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a0f9fe420d415e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,279</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,261</x:t>
-[...21 lines deleted...]
-          <x:t>5,301</x:t>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,279</x:t>
-[...593 lines deleted...]
-          <x:t>5,363</x:t>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>