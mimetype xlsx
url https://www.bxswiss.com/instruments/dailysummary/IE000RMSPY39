--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e4ed061ff84683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39de1fc01e48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a0f9fe420d415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1725513e6044e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651acf4ac47d4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a0f9fe420d415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10754fe2b8ef48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1725513e6044e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,383</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,415</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>5,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,337</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>