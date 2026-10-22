--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a39de1fc01e48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ec6c906953450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1725513e6044e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc459fffaec4130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10754fe2b8ef48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1725513e6044e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59657da37e434005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc459fffaec4130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Circular Economy Enablers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000RMSPY39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,387</x:t>
-[...576 lines deleted...]
-          <x:t>5,107</x:t>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>