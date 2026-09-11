--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830a6050d43d4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3ea5af99c542ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4641012b3564a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2f5f29bd214574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd06813e6894960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4641012b3564a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fc444abfb2431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2f5f29bd214574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,126</x:t>
-[...232 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,119</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>5,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,067</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>5,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,020</x:t>
-[...58 lines deleted...]
-          <x:t>5,056</x:t>
+          <x:t>5,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>