--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3ea5af99c542ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f7f5cecbca4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2f5f29bd214574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2881a1310a094ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fc444abfb2431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2f5f29bd214574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17eb977b28794a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2881a1310a094ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,086</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>5,119</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>5,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>