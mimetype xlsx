--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f7f5cecbca4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653467e8a3d34c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2881a1310a094ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8bf7f6b3aef4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17eb977b28794a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2881a1310a094ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ae4c3a762594ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8bf7f6b3aef4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,072</x:t>
-[...97 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,125</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>5,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,147</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,078</x:t>
-[...220 lines deleted...]
-          <x:t>5,119</x:t>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>