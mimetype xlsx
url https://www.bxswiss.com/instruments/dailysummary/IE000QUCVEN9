--- v2 (2026-02-19)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8e7b61b84245d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f26607e7d74e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2273ea65f5da4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad982721a4e4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccdf298007af4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2273ea65f5da4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f36c8494404e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad982721a4e4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,786</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,763</x:t>
-[...205 lines deleted...]
-          <x:t>4,816</x:t>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,798</x:t>
-[...16 lines deleted...]
-          <x:t>4,884</x:t>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,886</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,886</x:t>
-[...274 lines deleted...]
-          <x:t>5,054</x:t>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>