--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f26607e7d74e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac1e5b4746e416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad982721a4e4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3e75fc0a304a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f36c8494404e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad982721a4e4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f1c062bcb44674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3e75fc0a304a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,012</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...602 lines deleted...]
-          <x:t>5,003</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,998</x:t>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>