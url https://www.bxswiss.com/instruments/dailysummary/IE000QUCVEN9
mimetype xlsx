--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac1e5b4746e416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbf7f354cd8414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3e75fc0a304a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c495daf0e234fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f1c062bcb44674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3e75fc0a304a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28086cf9e71244e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c495daf0e234fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,931</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,920</x:t>
-[...409 lines deleted...]
-          <x:t>5,091</x:t>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>