--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbf7f354cd8414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb960b52d49d436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c495daf0e234fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134cf21c2d5b443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28086cf9e71244e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c495daf0e234fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11a495824dc40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134cf21c2d5b443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,047</x:t>
-[...249 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,108</x:t>
-[...171 lines deleted...]
-          <x:t>4,985</x:t>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>