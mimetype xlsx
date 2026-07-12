--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb960b52d49d436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35ca074bb7b4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134cf21c2d5b443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd321165fcad64a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc11a495824dc40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134cf21c2d5b443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e75906687f4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd321165fcad64a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,060</x:t>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,113</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>5,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>