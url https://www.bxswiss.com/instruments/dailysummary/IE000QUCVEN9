--- v7 (2026-07-12)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35ca074bb7b4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d61a6e9480e4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd321165fcad64a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4260a2435c4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e75906687f4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd321165fcad64a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3c8af3806240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4260a2435c4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>