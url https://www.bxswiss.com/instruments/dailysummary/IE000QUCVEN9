--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d61a6e9480e4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebc11594641488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4260a2435c4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807eda227a354b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3c8af3806240f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4260a2435c4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446fc82da10642ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807eda227a354b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,081</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,092</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>5,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>