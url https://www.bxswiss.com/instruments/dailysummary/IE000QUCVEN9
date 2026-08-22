--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebc11594641488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R830a6050d43d4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R807eda227a354b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4641012b3564a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446fc82da10642ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R807eda227a354b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd06813e6894960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4641012b3564a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RIZE Global Sustainable Infra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QUCVEN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,100</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,060</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,123</x:t>
-[...274 lines deleted...]
-          <x:t>5,047</x:t>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,087</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>5,092</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>