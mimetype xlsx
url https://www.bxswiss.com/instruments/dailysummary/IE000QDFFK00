--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref41de9f1b604821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4167f55213144796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e4fe8afb7c46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc388dbf4fd8e4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8acd6ac4604341ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e4fe8afb7c46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b94164a3a44a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc388dbf4fd8e4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,676</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>16,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,629</x:t>
-[...60 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,077</x:t>
-[...468 lines deleted...]
-          <x:t>16,513</x:t>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>