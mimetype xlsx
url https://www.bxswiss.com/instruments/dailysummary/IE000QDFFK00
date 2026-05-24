--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4167f55213144796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861c1453aeb84c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc388dbf4fd8e4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c503f3c66e145b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b94164a3a44a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc388dbf4fd8e4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7287c2a9fe2243d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c503f3c66e145b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>17,231</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>