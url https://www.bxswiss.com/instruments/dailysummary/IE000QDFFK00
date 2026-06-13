--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861c1453aeb84c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b13c3c266e74a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c503f3c66e145b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4de84df2734cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7287c2a9fe2243d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c503f3c66e145b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c3ed937d0244a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4de84df2734cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>