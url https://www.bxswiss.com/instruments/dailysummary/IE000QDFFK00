--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b13c3c266e74a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a10d4d5db614338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4de84df2734cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4742e49a5f864ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c3ed937d0244a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4de84df2734cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4125134c57e24eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4742e49a5f864ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,718</x:t>
-[...21 lines deleted...]
-          <x:t>20,749</x:t>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,689</x:t>
-[...75 lines deleted...]
-          <x:t>21,008</x:t>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,858</x:t>
-[...161 lines deleted...]
-          <x:t>20,588</x:t>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>