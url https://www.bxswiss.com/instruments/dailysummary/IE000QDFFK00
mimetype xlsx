--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a10d4d5db614338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bccbbed218417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4742e49a5f864ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5602ebb711f8423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4125134c57e24eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4742e49a5f864ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f6722a48d24852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5602ebb711f8423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,008</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,858</x:t>
-[...168 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,077</x:t>
-[...183 lines deleted...]
-          <x:t>20,852</x:t>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,685</x:t>
-[...166 lines deleted...]
-          <x:t>20,556</x:t>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>