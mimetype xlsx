--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bccbbed218417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ea5cacbc6f4eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5602ebb711f8423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd420852dc34176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f6722a48d24852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5602ebb711f8423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330aaa5b7b844df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd420852dc34176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>20,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,414</x:t>
-[...463 lines deleted...]
-          <x:t>20,647</x:t>
+          <x:t>20,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>