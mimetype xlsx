--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ea5cacbc6f4eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ae28641ca44cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd420852dc34176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda120d5a122d41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330aaa5b7b844df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd420852dc34176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9925cd011fe49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda120d5a122d41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>20,717</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,695</x:t>
-[...53 lines deleted...]
-          <x:t>20,609</x:t>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>20,913</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>