--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ae28641ca44cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8c6f8e8abd42d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda120d5a122d41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11468ad7b0084a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9925cd011fe49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda120d5a122d41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b90fd5f7d04456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11468ad7b0084a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>20,373</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,806</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>21,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>20,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>