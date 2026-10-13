--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8c6f8e8abd42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d171aaea8243fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11468ad7b0084a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279bc7e7bd814de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b90fd5f7d04456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11468ad7b0084a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f425d8d7d8413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279bc7e7bd814de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>20,444</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,351</x:t>
-[...232 lines deleted...]
-          <x:t>20,925</x:t>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,792</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>21,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,119</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>