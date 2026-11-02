--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d171aaea8243fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4f3c31774a4a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279bc7e7bd814de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805041b3a3564fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f425d8d7d8413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279bc7e7bd814de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae91973634ce46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805041b3a3564fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AXA IM Nasdaq 100 UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000QDFFK00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,139</x:t>
-[...468 lines deleted...]
-          <x:t>22,297</x:t>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>