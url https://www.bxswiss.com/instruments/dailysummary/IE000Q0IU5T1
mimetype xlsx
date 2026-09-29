--- v10 (2026-09-08)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd600bafd5cd440f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f75e32962943fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8c29dd2413455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06632de35de48a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86df067f250048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8c29dd2413455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a63b48482e14f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06632de35de48a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>11,037</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>11,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,023</x:t>
-[...173 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>11,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,139</x:t>
-[...9 lines deleted...]
-          <x:t>11,041</x:t>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>