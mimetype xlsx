--- v11 (2026-09-29)
+++ v12 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f75e32962943fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06890143e2354e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06632de35de48a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9e1bf08f5c4705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a63b48482e14f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06632de35de48a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae2f67b922340ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9e1bf08f5c4705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,083</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,023</x:t>
-[...173 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>11,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,139</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,247</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>