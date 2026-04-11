--- v4 (2026-03-17)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d347fa2a9254099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfacb363cf924108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a15797444c843cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fc2a0a811c4bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f4ec70c0e8484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a15797444c843cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683c3a941f8c4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fc2a0a811c4bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,431</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,309</x:t>
-[...38 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>20.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,567</x:t>
-[...328 lines deleted...]
-          <x:t>8,391</x:t>
+          <x:t>8,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>8,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>