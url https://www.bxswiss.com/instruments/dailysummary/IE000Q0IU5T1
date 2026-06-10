--- v5 (2026-04-11)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfacb363cf924108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0093483dadd949bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fc2a0a811c4bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097c0cf4e7d541d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683c3a941f8c4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fc2a0a811c4bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44947ab53f1a4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097c0cf4e7d541d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>8,600</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>