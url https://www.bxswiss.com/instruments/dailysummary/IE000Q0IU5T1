--- v6 (2026-06-10)
+++ v7 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0093483dadd949bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00b9cb1f8ab459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R097c0cf4e7d541d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897505d6596b4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44947ab53f1a4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R097c0cf4e7d541d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f47105f6094170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897505d6596b4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,989</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>10,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,134</x:t>
-[...274 lines deleted...]
-          <x:t>10,047</x:t>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>