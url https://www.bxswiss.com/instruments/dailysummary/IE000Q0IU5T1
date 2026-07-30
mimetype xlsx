--- v7 (2026-07-10)
+++ v8 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00b9cb1f8ab459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefcc9df6a774e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897505d6596b4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dd5b0222734a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f47105f6094170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897505d6596b4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24d864fcd434ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dd5b0222734a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,384</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,047</x:t>
-[...259 lines deleted...]
-          <x:t>10,388</x:t>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,210</x:t>
-[...323 lines deleted...]
-          <x:t>10,293</x:t>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>