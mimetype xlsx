--- v8 (2026-07-30)
+++ v9 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefcc9df6a774e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fab834083849a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dd5b0222734a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668be69211aa4432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24d864fcd434ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dd5b0222734a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2779f47248cd4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668be69211aa4432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,144</x:t>
-[...286 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,097</x:t>
-[...53 lines deleted...]
-          <x:t>10,283</x:t>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>9,752</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>