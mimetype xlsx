--- v9 (2026-08-19)
+++ v10 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fab834083849a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd600bafd5cd440f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668be69211aa4432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8c29dd2413455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2779f47248cd4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668be69211aa4432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86df067f250048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8c29dd2413455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Information Technology ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Q0IU5T1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>10,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,041</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>10,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>