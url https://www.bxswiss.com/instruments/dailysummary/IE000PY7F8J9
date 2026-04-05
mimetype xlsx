--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4892d5bf2d9b4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c520c247bd4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902144e70fd64e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada65d39d7d3421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4faf1b63e09447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902144e70fd64e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9530a5e7f10f478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada65d39d7d3421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,856</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,684</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>