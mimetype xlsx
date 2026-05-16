--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c520c247bd4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd4693cf7ff43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada65d39d7d3421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bea839c0cda4f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9530a5e7f10f478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada65d39d7d3421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fe895e715a420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bea839c0cda4f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,941</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,871</x:t>
-[...544 lines deleted...]
-          <x:t>4,827</x:t>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>