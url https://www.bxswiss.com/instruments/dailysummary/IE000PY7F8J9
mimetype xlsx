--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd4693cf7ff43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451395ed700d4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bea839c0cda4f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re982850098b2496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fe895e715a420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bea839c0cda4f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7dba332a9e14897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re982850098b2496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>