--- v8 (2026-06-05)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451395ed700d4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb677bb3a784b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re982850098b2496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbcb8ea256f4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7dba332a9e14897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re982850098b2496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fc2d0934bc4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbcb8ea256f4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,366</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>5,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,629</x:t>
-[...151 lines deleted...]
-          <x:t>5,873</x:t>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,858</x:t>
-[...80 lines deleted...]
-          <x:t>5,633</x:t>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>