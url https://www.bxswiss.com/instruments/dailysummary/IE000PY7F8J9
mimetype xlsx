--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb677bb3a784b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabffc3eac41b4232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbcb8ea256f4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a851941d5a443d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fc2d0934bc4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbcb8ea256f4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ec55e61869451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a851941d5a443d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,873</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,858</x:t>
-[...43 lines deleted...]
-          <x:t>5,859</x:t>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,805</x:t>
-[...38 lines deleted...]
-          <x:t>5,538</x:t>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,525</x:t>
-[...48 lines deleted...]
-          <x:t>5,514</x:t>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,330</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>5,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>