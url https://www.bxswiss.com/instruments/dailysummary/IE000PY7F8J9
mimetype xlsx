--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabffc3eac41b4232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f748bfdc6f1433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a851941d5a443d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601c51e239b94e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ec55e61869451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a851941d5a443d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a423347ce6d460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601c51e239b94e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>