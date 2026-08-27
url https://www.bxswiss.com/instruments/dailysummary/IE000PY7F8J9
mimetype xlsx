--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f748bfdc6f1433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b471ed418b4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601c51e239b94e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcd1cc515af4457"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a423347ce6d460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601c51e239b94e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2905bf9a066f4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcd1cc515af4457" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,593</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,589</x:t>
-[...75 lines deleted...]
-          <x:t>5,357</x:t>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,368</x:t>
-[...119 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,356</x:t>
-[...4 lines deleted...]
-          <x:t>5,244</x:t>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>5,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>5,439</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>