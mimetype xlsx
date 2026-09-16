--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b471ed418b4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4c5a1425274e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcd1cc515af4457"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492649f3e46a42af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2905bf9a066f4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcd1cc515af4457" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d0e5fa1f5345af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492649f3e46a42af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,291</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,296</x:t>
-[...33 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,200</x:t>
-[...31 lines deleted...]
-          <x:t>5,150</x:t>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>5,188</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>