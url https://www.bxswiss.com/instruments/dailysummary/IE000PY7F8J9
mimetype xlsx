--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e4c5a1425274e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c48ce7d81a64d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492649f3e46a42af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7198b6729e6d464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d0e5fa1f5345af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492649f3e46a42af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aad0e2f08fe4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7198b6729e6d464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,227</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>5,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,105</x:t>
-[...6 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,133</x:t>
-[...4 lines deleted...]
-          <x:t>5,035</x:t>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,079</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,060</x:t>
-[...178 lines deleted...]
-          <x:t>5,119</x:t>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,119</x:t>
-[...53 lines deleted...]
-          <x:t>5,014</x:t>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>