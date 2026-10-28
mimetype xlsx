--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c48ce7d81a64d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1694d84efbbc4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7198b6729e6d464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ae3e9415f040aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aad0e2f08fe4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7198b6729e6d464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014b670f2dff4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ae3e9415f040aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rize USA Environmental Impact UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PY7F8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,119</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,119</x:t>
-[...97 lines deleted...]
-          <x:t>5,114</x:t>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,090</x:t>
-[...195 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,021</x:t>
-[...171 lines deleted...]
-          <x:t>4,948</x:t>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>