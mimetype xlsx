--- v4 (2026-03-24)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a81e0e076c40b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf868275ff3e44a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b15c3064c94837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd88f5e4e3b34333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263c53764c5848ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b15c3064c94837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa9cc41e5ce4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd88f5e4e3b34333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>