--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf868275ff3e44a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12e7c7b9ae04140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd88f5e4e3b34333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1f84c721d8432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa9cc41e5ce4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd88f5e4e3b34333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed04c00d7e64cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1f84c721d8432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>