--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12e7c7b9ae04140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91181c4aca6e49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1f84c721d8432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda764412db444b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed04c00d7e64cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1f84c721d8432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e541c1390d4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda764412db444b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>28,111</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,823</x:t>
-[...151 lines deleted...]
-          <x:t>28,022</x:t>
+          <x:t>28,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,094</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>27,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>