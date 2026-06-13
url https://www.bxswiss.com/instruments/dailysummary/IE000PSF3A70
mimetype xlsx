--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91181c4aca6e49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5deffba2dc504a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda764412db444b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88bbb52a5174eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e541c1390d4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda764412db444b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c42a81b80b44e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88bbb52a5174eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>28,022</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,094</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,160</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>