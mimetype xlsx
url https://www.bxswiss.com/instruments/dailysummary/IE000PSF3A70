--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5deffba2dc504a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f3f38250e34ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88bbb52a5174eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6860294ef087496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c42a81b80b44e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88bbb52a5174eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb51179c5fbb4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6860294ef087496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>28,913</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,161</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,034</x:t>
-[...144 lines deleted...]
-          <x:t>29,556</x:t>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>