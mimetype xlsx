--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f3f38250e34ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa3c91ff80a4c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6860294ef087496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af1edce4d3d45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb51179c5fbb4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6860294ef087496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633a7622521344b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af1edce4d3d45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,488</x:t>
-[...625 lines deleted...]
-          <x:t>29,303</x:t>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>