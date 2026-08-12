--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa3c91ff80a4c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76faf3cf018141e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af1edce4d3d45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05478fa14184c1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R633a7622521344b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af1edce4d3d45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d75c7a868c54678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05478fa14184c1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,698</x:t>
-[...576 lines deleted...]
-          <x:t>29,228</x:t>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>