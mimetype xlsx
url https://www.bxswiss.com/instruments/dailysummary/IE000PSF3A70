--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76faf3cf018141e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd440e8cee9e94e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra05478fa14184c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa625fbeb0146c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d75c7a868c54678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra05478fa14184c1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc88d92534e64cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa625fbeb0146c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>