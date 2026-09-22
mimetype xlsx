--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd440e8cee9e94e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1acecdc428a4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa625fbeb0146c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde278998533a4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc88d92534e64cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa625fbeb0146c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd27a489da414424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde278998533a4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>29,859</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,462</x:t>
-[...502 lines deleted...]
-          <x:t>29,840</x:t>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,754</x:t>
+          <x:t>29,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>