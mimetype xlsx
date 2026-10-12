--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1acecdc428a4c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98b3799529243a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde278998533a4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0764ef6451486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd27a489da414424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde278998533a4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c8cfa895f04523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0764ef6451486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>29,840</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,754</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>29,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,696</x:t>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,447</x:t>
-[...75 lines deleted...]
-          <x:t>28,970</x:t>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>29,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>