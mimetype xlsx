--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98b3799529243a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba0629c20fd4666" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0764ef6451486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19c5055128a4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c8cfa895f04523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0764ef6451486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28844cfcef4a4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19c5055128a4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI Global SDGs UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PSF3A70</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>28,970</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,276</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>