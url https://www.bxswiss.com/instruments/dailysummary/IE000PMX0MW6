--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4bbef58c6f48a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a7c6ad96874fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16dca0439364f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52773a14f2bf41c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ce9c09abca4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16dca0439364f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff46146cbfa2470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52773a14f2bf41c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>15,702</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,716</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>15,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,484</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>