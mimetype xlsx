--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a7c6ad96874fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26debcf2c3234e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52773a14f2bf41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaee21259c064ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff46146cbfa2470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52773a14f2bf41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref27a48ae0a047db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaee21259c064ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>15,492</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,484</x:t>
-[...544 lines deleted...]
-          <x:t>14,836</x:t>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>