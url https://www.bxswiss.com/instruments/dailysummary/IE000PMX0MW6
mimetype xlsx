--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963629f922d9466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6943228f06b4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7119c1bd64c4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b4e2a022e5489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc8f44e8d0c4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7119c1bd64c4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1ab03aa1874866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b4e2a022e5489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,663</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,778</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>16,207</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,206</x:t>
-[...75 lines deleted...]
-          <x:t>16,036</x:t>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>16,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>