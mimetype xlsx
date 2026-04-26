--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6943228f06b4a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c65fd7b679d4bd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b4e2a022e5489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7c89f2dfda4159"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1ab03aa1874866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b4e2a022e5489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555be62a320c46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7c89f2dfda4159" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,481</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,391</x:t>
-[...232 lines deleted...]
-          <x:t>16,012</x:t>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,990</x:t>
-[...382 lines deleted...]
-          <x:t>16,260</x:t>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>