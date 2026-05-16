--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c65fd7b679d4bd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac174c95de374191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f7c89f2dfda4159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a40030a05c4f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R555be62a320c46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f7c89f2dfda4159" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ab6c108a4e47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a40030a05c4f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>16,248</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,141</x:t>
-[...21 lines deleted...]
-          <x:t>16,033</x:t>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>16,661</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,648</x:t>
-[...296 lines deleted...]
-          <x:t>16,301</x:t>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>