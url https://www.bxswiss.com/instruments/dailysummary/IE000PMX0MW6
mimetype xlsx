--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac174c95de374191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3efa302ddd4c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a40030a05c4f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaaaa42bfac4a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ab6c108a4e47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a40030a05c4f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168828b54b0c46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaaaa42bfac4a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,127</x:t>
-[...441 lines deleted...]
-          <x:t>15,612</x:t>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>