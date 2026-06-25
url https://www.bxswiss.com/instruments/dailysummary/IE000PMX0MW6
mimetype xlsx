--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3efa302ddd4c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806194412bb14050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaaaa42bfac4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5057d9ff0bd42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168828b54b0c46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaaaa42bfac4a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3232caef804619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5057d9ff0bd42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,980</x:t>
-[...252 lines deleted...]
-          <x:t>15,475</x:t>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>