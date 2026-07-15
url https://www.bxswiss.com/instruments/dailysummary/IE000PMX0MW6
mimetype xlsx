--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806194412bb14050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6082aac3f344627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5057d9ff0bd42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ccb359020d4c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3232caef804619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5057d9ff0bd42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4152f25baad4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ccb359020d4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,213</x:t>
-[...576 lines deleted...]
-          <x:t>15,792</x:t>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>