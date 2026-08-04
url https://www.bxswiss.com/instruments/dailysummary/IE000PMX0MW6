--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6082aac3f344627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4389a9eae91e4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ccb359020d4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5d4c4cc603416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4152f25baad4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ccb359020d4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb74d7111f3641cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5d4c4cc603416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>15,614</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>16,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>