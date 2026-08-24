--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4389a9eae91e4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0445f4b879724ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5d4c4cc603416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e02f50f5b64ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb74d7111f3641cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5d4c4cc603416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9fe5bea52b4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e02f50f5b64ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>16,252</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,175</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>16,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,132</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>15,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,961</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>