--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0445f4b879724ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4bbef58c6f48a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e02f50f5b64ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf16dca0439364f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb9fe5bea52b4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e02f50f5b64ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ce9c09abca4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf16dca0439364f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Utilities Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PMX0MW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,906</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,774</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>15,544</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>