--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8c0772062f4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf4e9c2e2e346dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a4cdff3ff94559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a007f7e59704701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb6177ea22d45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a4cdff3ff94559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9575474af554413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a007f7e59704701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,357</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,303</x:t>
-[...114 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,332</x:t>
-[...387 lines deleted...]
-          <x:t>4,457</x:t>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>