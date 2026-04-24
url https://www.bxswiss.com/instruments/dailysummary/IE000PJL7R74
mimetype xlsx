--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf4e9c2e2e346dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7497e82746384668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a007f7e59704701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc7b0935e8e4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9575474af554413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a007f7e59704701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd92262d0384881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc7b0935e8e4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,270</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>4,174</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>