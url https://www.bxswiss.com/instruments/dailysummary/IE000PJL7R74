--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7497e82746384668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a6820fe42f44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bc7b0935e8e4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffb5be4374e4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd92262d0384881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bc7b0935e8e4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e3be576169401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffb5be4374e4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>4,408</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,398</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,501</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>