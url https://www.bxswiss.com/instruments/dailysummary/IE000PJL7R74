--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a6820fe42f44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b32e8b3cb7c4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffb5be4374e4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751712ec4145421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e3be576169401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffb5be4374e4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23baf19a2213433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751712ec4145421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>4,811</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,823</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>4,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>