--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b32e8b3cb7c4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f50e1cad124910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751712ec4145421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b2b9bdd47e4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23baf19a2213433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751712ec4145421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a17738313d84ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b2b9bdd47e4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,937</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>5,313</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>