--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f50e1cad124910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b878014be954c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b2b9bdd47e4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c7c5f191a9480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a17738313d84ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b2b9bdd47e4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c80795824974863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c7c5f191a9480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,877</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,967</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,864</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...482 lines deleted...]
-          <x:t>4,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>5,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>