--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b878014be954c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e61251ed48444b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c7c5f191a9480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9477e749363746b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c80795824974863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c7c5f191a9480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c46202dfe145f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9477e749363746b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,105</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>4,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>4,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>4,843</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>