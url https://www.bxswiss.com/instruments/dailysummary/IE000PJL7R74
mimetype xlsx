--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e61251ed48444b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2b958d23d941df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9477e749363746b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d7c04931f1429e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c46202dfe145f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9477e749363746b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60274dd732214872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d7c04931f1429e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,932</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,906</x:t>
-[...11 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,002</x:t>
-[...323 lines deleted...]
-          <x:t>5,016</x:t>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,995</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>5,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,120</x:t>
-[...21 lines deleted...]
-          <x:t>5,089</x:t>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,066</x:t>
-[...139 lines deleted...]
-          <x:t>4,999</x:t>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>