--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2b958d23d941df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3052147f4b446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d7c04931f1429e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re819b3abad424c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60274dd732214872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d7c04931f1429e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa54b3baf1764a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re819b3abad424c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,023</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,023</x:t>
-[...539 lines deleted...]
-          <x:t>5,114</x:t>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,134</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>5,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>