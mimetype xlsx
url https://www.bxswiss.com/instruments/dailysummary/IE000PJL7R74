--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3052147f4b446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d95fe5bd1ad4fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re819b3abad424c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69809423a56647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa54b3baf1764a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re819b3abad424c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9156d80de23d4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69809423a56647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI EM ESG Climate Paris Aligned UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000PJL7R74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,053</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,084</x:t>
-[...593 lines deleted...]
-          <x:t>5,172</x:t>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>