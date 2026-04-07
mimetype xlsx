--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d9073181a4429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05c2296033e425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1090528ab0914bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9bd76f3c4c4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148753115ab04292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1090528ab0914bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5a0e1f06bd428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9bd76f3c4c4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>