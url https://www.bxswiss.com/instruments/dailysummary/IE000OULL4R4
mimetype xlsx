--- v6 (2026-04-07)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05c2296033e425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89db3643c30f47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac9bd76f3c4c4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80fb9f8588844ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5a0e1f06bd428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac9bd76f3c4c4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ab3f7a3c3e4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80fb9f8588844ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>