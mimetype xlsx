--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89db3643c30f47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bbbecca2c749de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra80fb9f8588844ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9972c872e664f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ab3f7a3c3e4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra80fb9f8588844ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdba821a12f462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9972c872e664f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>217,911</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,951</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,130</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>