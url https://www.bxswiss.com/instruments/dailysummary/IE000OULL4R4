--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bbbecca2c749de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c90da68bac745f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9972c872e664f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401a052f082a4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdba821a12f462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9972c872e664f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a581819cd804de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401a052f082a4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>