--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c90da68bac745f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c981504d97413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401a052f082a4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce21ac01c6f46c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a581819cd804de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401a052f082a4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73176d1ff634626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce21ac01c6f46c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>