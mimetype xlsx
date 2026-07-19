--- v10 (2026-06-29)
+++ v11 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c981504d97413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R226cabf0a8ce425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce21ac01c6f46c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ff39f2ded24b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73176d1ff634626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce21ac01c6f46c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fd64f9d3349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ff39f2ded24b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>