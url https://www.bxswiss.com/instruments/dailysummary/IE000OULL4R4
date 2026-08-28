--- v11 (2026-07-19)
+++ v12 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R226cabf0a8ce425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9167a420dee45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ff39f2ded24b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2441a95b06d14d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fd64f9d3349c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ff39f2ded24b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd765c745c9cb4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2441a95b06d14d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>238,183</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>239,764</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>