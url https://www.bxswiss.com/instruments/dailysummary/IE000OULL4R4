--- v12 (2026-08-28)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9167a420dee45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8fb18b32c0494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2441a95b06d14d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e63665f07a4710"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd765c745c9cb4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2441a95b06d14d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1002fd0ca69246c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e63665f07a4710" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>