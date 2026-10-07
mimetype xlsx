--- v13 (2026-09-17)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b8fb18b32c0494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9540d529756f47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e63665f07a4710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552216684dc64f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1002fd0ca69246c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e63665f07a4710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2642e183d44512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552216684dc64f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>243,440</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,943</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>249,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,739</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>