--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9540d529756f47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae1da898b8734e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R552216684dc64f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1587bb1311d64ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2642e183d44512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R552216684dc64f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168ccf91987d4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1587bb1311d64ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - MSCI USA NSL UCITS ETF (USA) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OULL4R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>