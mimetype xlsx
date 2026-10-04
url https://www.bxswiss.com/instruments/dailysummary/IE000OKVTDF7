--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd629469884e4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ee07e837c34db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedc6220488945df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc38993467944a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abc3a5ccb9c4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedc6220488945df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733ae1d623754dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc38993467944a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,639</x:t>
-[...75 lines deleted...]
-          <x:t>9,550</x:t>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,538</x:t>
-[...124 lines deleted...]
-          <x:t>9,588</x:t>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,550</x:t>
-[...350 lines deleted...]
-          <x:t>9,562</x:t>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>