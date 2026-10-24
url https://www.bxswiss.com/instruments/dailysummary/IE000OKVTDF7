--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ee07e837c34db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R640b6267f08b4e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc38993467944a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f825a1daf447e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733ae1d623754dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc38993467944a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e8b91967e84455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f825a1daf447e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,633</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>9,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,554</x:t>
-[...21 lines deleted...]
-          <x:t>9,494</x:t>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,518</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>9,404</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>