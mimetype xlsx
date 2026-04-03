--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ec22e79ef44a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4f2b5c89994680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0815f5bc97594884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc794d6c9206c4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b09af517524899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0815f5bc97594884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbd82a32a444489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc794d6c9206c4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,648</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>7,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,747</x:t>
-[...490 lines deleted...]
-          <x:t>7,898</x:t>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>