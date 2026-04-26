--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4f2b5c89994680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9711e194465c460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc794d6c9206c4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4cb77137ef42ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbd82a32a444489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc794d6c9206c4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfee1ec5c9e4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4cb77137ef42ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,713</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,687</x:t>
-[...11 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,753</x:t>
-[...603 lines deleted...]
-          <x:t>7,510</x:t>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>