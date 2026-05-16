--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9711e194465c460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce9da9924f34e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4cb77137ef42ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d2a645662b41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfee1ec5c9e4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4cb77137ef42ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37c90270d774a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d2a645662b41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>