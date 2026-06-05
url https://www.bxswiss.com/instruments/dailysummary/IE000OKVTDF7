--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce9da9924f34e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85a307857f64bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d2a645662b41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c5545a2ee84732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37c90270d774a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d2a645662b41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b3d5230d9c4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c5545a2ee84732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>8,253</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,411</x:t>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>