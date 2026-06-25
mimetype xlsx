--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85a307857f64bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307466a9620143e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c5545a2ee84732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333304583c964216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b3d5230d9c4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c5545a2ee84732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf280da935c4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333304583c964216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>8,772</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>