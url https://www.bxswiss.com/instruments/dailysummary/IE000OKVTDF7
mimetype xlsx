--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307466a9620143e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af8ad9fdfd34a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R333304583c964216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf33eca3041749d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf280da935c4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R333304583c964216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce49888c919415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf33eca3041749d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>