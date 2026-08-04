--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af8ad9fdfd34a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82048c96dddc433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf33eca3041749d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faaf593f4ba42cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce49888c919415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf33eca3041749d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2135665b8745a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faaf593f4ba42cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,459 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>