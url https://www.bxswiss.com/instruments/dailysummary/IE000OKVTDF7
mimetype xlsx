--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82048c96dddc433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9be537fa4274c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1faaf593f4ba42cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9dcc9c3a4244a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2135665b8745a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1faaf593f4ba42cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0528aeff2c42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9dcc9c3a4244a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...65 lines deleted...]
-          <x:t>9,202</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,136</x:t>
-[...43 lines deleted...]
-          <x:t>9,168</x:t>
+          <x:t>9,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,134</x:t>
-[...38 lines deleted...]
-          <x:t>9,107</x:t>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,048</x:t>
-[...205 lines deleted...]
-          <x:t>9,231</x:t>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,143</x:t>
-[...31 lines deleted...]
-          <x:t>9,305</x:t>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>