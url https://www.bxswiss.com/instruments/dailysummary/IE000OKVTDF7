--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9be537fa4274c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd629469884e4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9dcc9c3a4244a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedc6220488945df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0528aeff2c42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9dcc9c3a4244a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3abc3a5ccb9c4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedc6220488945df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Value Factor Advanced UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OKVTDF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>9,441</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>9,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,480</x:t>
-[...21 lines deleted...]
-          <x:t>9,558</x:t>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,518</x:t>
-[...242 lines deleted...]
-          <x:t>9,542</x:t>
+          <x:t>9,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>