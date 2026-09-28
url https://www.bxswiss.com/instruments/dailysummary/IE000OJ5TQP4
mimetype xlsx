--- v14 (2026-09-08)
+++ v15 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee7b21b90424023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f7a5b48a3c406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4693888504934c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8661ec0f94174dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5edf60f82864dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4693888504934c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfa88f1f5ea476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8661ec0f94174dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>