--- v15 (2026-09-28)
+++ v16 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f7a5b48a3c406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a05d8e5afa54595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8661ec0f94174dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1be66a8f53440df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfa88f1f5ea476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8661ec0f94174dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5848aa1f1e40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1be66a8f53440df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,010</x:t>
-[...156 lines deleted...]
-          <x:t>16,783</x:t>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,753</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>17,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,393</x:t>
-[...198 lines deleted...]
-          <x:t>17,439</x:t>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>