--- v16 (2026-10-18)
+++ v17 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a05d8e5afa54595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ba0d74b64e476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1be66a8f53440df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897a1a25ded44a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5848aa1f1e40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1be66a8f53440df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1625c57824343fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897a1a25ded44a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,393</x:t>
-[...220 lines deleted...]
-          <x:t>17,274</x:t>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,416</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,308</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>