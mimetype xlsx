--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320bbe2c16884f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0546d477fa804832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d314678dee43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd688b2e3b6c648ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32ff905c3b249b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d314678dee43f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f74bb256b464df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd688b2e3b6c648ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>15,368</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,182</x:t>
-[...598 lines deleted...]
-          <x:t>15,372</x:t>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>