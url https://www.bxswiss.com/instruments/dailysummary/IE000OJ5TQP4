--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0546d477fa804832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3191ddc8f54404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd688b2e3b6c648ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10391995de249c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f74bb256b464df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd688b2e3b6c648ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2aad5b19274e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10391995de249c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,238</x:t>
-[...252 lines deleted...]
-          <x:t>15,629</x:t>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>