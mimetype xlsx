--- v8 (2026-05-06)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3191ddc8f54404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c87045486d4ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10391995de249c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c59b63fa964bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2aad5b19274e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10391995de249c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a4e169e85045dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c59b63fa964bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,381</x:t>
-[...225 lines deleted...]
-          <x:t>15,162</x:t>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>