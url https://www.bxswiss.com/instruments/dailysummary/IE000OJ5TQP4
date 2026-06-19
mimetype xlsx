--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c87045486d4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b6c444961c42c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c59b63fa964bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434158491f1e4346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a4e169e85045dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c59b63fa964bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e703b66fa8f4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434158491f1e4346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>