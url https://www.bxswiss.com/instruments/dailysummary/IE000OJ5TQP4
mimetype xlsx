--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b6c444961c42c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96e15b71aa244f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434158491f1e4346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde14db5185b943e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e703b66fa8f4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434158491f1e4346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab0830b78be4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde14db5185b943e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>16,059</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>16,689</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,685</x:t>
-[...227 lines deleted...]
-          <x:t>16,136</x:t>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,947</x:t>
-[...166 lines deleted...]
-          <x:t>16,253</x:t>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>