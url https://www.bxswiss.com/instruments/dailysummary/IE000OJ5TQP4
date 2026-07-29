--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96e15b71aa244f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e55a5ee70944803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde14db5185b943e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83184cd0b2314455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab0830b78be4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde14db5185b943e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb258c505876b4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83184cd0b2314455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>16,224</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>17,287</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,091</x:t>
-[...107 lines deleted...]
-          <x:t>16,678</x:t>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>