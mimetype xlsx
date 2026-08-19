--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e55a5ee70944803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db12ad0a3c544a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83184cd0b2314455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a49d854bf84720"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb258c505876b4e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83184cd0b2314455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02798ee105a049ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a49d854bf84720" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>17,287</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,091</x:t>
-[...411 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,982</x:t>
-[...90 lines deleted...]
-          <x:t>16,820</x:t>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>