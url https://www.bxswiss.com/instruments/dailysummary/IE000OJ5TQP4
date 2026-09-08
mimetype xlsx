--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db12ad0a3c544a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee7b21b90424023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a49d854bf84720"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4693888504934c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02798ee105a049ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a49d854bf84720" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5edf60f82864dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4693888504934c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future of Defence UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000OJ5TQP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>