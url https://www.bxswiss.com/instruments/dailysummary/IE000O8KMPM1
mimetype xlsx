--- v5 (2026-02-24)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307dbe6af8f94cf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8692be0fdf664b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2691b07bc34c4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2b1471417d4aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf728f0781b594898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2691b07bc34c4688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dfbc6ef0ef456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2b1471417d4aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.01.2026</x:t>
-[...149 lines deleted...]
-          <x:t>15,532</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,638</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>15,803</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,393</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>15,553</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,577</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,194</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,226</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>15,853</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>