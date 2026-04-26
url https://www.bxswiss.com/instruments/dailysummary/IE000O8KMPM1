--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8692be0fdf664b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b787cf6c8dc4f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2b1471417d4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb11f4c26e144641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dfbc6ef0ef456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2b1471417d4aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3932168a00a5446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb11f4c26e144641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>15,858</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,610</x:t>
-[...463 lines deleted...]
-          <x:t>16,020</x:t>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>