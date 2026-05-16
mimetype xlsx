--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b787cf6c8dc4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81008fa66c541f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb11f4c26e144641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1da7fee0c64748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3932168a00a5446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb11f4c26e144641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f9e45a502942ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1da7fee0c64748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>15,701</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>16,538</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,140</x:t>
-[...26 lines deleted...]
-          <x:t>15,797</x:t>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>