--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81008fa66c541f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ea5db8f43e4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1da7fee0c64748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeba30885d4b47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4f9e45a502942ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1da7fee0c64748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713265cb96484c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeba30885d4b47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>16,423</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>16,304</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,513</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>15,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>