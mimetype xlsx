--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13ea5db8f43e4701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9d006ff8bd4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeba30885d4b47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra119bceb19ff4403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713265cb96484c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeba30885d4b47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2dafa6537c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra119bceb19ff4403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,230</x:t>
-[...409 lines deleted...]
-          <x:t>15,908</x:t>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>16,629</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>