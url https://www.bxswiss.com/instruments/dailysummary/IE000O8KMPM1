--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9d006ff8bd4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e1c139a11f4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra119bceb19ff4403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e4fbbf4a9d4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2dafa6537c4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra119bceb19ff4403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267fbdff203f41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e4fbbf4a9d4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>