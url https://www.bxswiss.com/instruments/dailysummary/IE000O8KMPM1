--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e1c139a11f4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198df3fb7fb34d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e4fbbf4a9d4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f487b75b8a44b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267fbdff203f41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e4fbbf4a9d4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f81e2b797b644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f487b75b8a44b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>17,920</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,328</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>18,479</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>