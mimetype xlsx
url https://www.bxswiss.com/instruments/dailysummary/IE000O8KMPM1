--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198df3fb7fb34d32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc037aaeedfaa4a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f487b75b8a44b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2134c78b3d4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f81e2b797b644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f487b75b8a44b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffb55170b6241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2134c78b3d4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,056</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>18,144</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>