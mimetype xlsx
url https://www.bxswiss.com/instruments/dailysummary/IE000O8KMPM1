--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc037aaeedfaa4a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c95761080564102" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2134c78b3d4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30ca8184b99493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffb55170b6241dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2134c78b3d4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21be84ffb0874e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30ca8184b99493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,504</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>19,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,241</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>