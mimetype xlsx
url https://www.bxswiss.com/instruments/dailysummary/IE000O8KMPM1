--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c95761080564102" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848114534b6c4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30ca8184b99493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f3bc4d260543b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21be84ffb0874e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30ca8184b99493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree86d08dfe604060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f3bc4d260543b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>20,856</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>20,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>