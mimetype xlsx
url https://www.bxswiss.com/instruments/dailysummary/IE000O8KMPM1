--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848114534b6c4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e3f09d876f421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f3bc4d260543b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710ad21f1df34c4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree86d08dfe604060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f3bc4d260543b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2661e0e8fa324619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710ad21f1df34c4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree BioRevolution UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O8KMPM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>21,408</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,285</x:t>
-[...426 lines deleted...]
-          <x:t>22,260</x:t>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,911</x:t>
-[...161 lines deleted...]
-          <x:t>22,185</x:t>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>