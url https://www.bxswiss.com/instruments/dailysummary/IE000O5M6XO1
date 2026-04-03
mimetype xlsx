--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e3e50990d94654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63652a2085b4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c3ebbab9934c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579f90b132ad462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e0a9e454b048c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c3ebbab9934c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6efc158894025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579f90b132ad462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,091</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>4,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,343</x:t>
-[...318 lines deleted...]
-          <x:t>4,095</x:t>
+          <x:t>3,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>3,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>