--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63652a2085b4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra220a422b58f4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R579f90b132ad462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc632d130eab9408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff6efc158894025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R579f90b132ad462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3d957230944c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc632d130eab9408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,270</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,924</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>4,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>