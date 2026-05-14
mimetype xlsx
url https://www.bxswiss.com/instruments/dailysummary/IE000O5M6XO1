--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra220a422b58f4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc294be9abc430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc632d130eab9408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cb5d41c0bc4aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3d957230944c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc632d130eab9408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb717f08b2d38489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cb5d41c0bc4aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>