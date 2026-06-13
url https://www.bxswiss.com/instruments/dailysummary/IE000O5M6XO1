--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc294be9abc430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603fc32f10d341ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cb5d41c0bc4aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d928bb28ed74fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb717f08b2d38489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cb5d41c0bc4aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20064185a99b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d928bb28ed74fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,472</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,420</x:t>
-[...249 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>