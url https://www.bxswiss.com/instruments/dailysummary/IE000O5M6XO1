--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603fc32f10d341ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9147446d1c548db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d928bb28ed74fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2885b836cf6d4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20064185a99b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d928bb28ed74fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a019ef17dea4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2885b836cf6d4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>