--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9147446d1c548db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d18f3624f24e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2885b836cf6d4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650c631b635447d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a019ef17dea4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2885b836cf6d4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35b2c9f0ae2408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650c631b635447d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,576</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>