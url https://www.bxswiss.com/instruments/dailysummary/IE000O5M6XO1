--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d18f3624f24e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b89b3c10ec4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650c631b635447d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2598f5c2044d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35b2c9f0ae2408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650c631b635447d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcece12afec742ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2598f5c2044d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,503</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,363</x:t>
-[...43 lines deleted...]
-          <x:t>6,598</x:t>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>5,948</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>