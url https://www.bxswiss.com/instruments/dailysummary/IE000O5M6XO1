--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b89b3c10ec4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8abf0893f84771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2598f5c2044d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415dbfe78c54300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcece12afec742ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2598f5c2044d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7123cc6fa384cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415dbfe78c54300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>