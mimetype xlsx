--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8abf0893f84771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ade8ddfc0354c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415dbfe78c54300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ab0bdcd0734fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7123cc6fa384cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415dbfe78c54300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3083a4e4f8b148b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ab0bdcd0734fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>