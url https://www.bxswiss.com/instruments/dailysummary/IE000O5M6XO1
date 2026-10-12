--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ade8ddfc0354c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa895272723b4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ab0bdcd0734fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df0a0ea85e84e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3083a4e4f8b148b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ab0bdcd0734fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470bccc3f1f5458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df0a0ea85e84e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,338</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>