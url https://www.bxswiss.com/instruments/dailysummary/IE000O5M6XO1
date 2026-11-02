--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa895272723b4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd7771c02894891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df0a0ea85e84e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01df6df4377f4a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470bccc3f1f5458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df0a0ea85e84e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936d8dae0a3442a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01df6df4377f4a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ARK Genomic Revolution UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000O5M6XO1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>