--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d150d4fa8114667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18201f4f7adf46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77be1096e33a49be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0447ddfe79224392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678369c218a24c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77be1096e33a49be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c21cd6418f4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0447ddfe79224392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,139</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,753</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>