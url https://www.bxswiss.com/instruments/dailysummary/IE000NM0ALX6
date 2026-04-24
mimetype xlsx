--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18201f4f7adf46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1873f290d994a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0447ddfe79224392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235f1a8bfa8c42cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c21cd6418f4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0447ddfe79224392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735d392281f34766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235f1a8bfa8c42cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,712</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,432</x:t>
-[...448 lines deleted...]
-          <x:t>14,243</x:t>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,150</x:t>
-[...139 lines deleted...]
-          <x:t>14,113</x:t>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>