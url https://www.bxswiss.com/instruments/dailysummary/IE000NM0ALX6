--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1873f290d994a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4016c2eda434fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R235f1a8bfa8c42cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec29d16954c74e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735d392281f34766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R235f1a8bfa8c42cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6831c5be8940b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec29d16954c74e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>