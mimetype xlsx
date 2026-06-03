--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4016c2eda434fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3a798357724c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec29d16954c74e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ae474182b74c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6831c5be8940b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec29d16954c74e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69bae52e6acd464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ae474182b74c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>14,936</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,923</x:t>
-[...259 lines deleted...]
-          <x:t>15,332</x:t>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,230</x:t>
-[...274 lines deleted...]
-          <x:t>15,626</x:t>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>