--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3a798357724c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb64a3ca368440ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8ae474182b74c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84649e000464053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69bae52e6acd464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8ae474182b74c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb56f29bf314e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84649e000464053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>15,389</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>