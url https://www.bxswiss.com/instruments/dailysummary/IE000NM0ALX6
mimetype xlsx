--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb64a3ca368440ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fe11d945fd4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84649e000464053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4b5505598f4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb56f29bf314e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84649e000464053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc56c42613f44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4b5505598f4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>15,450</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,329</x:t>
-[...65 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,045</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,016</x:t>
-[...274 lines deleted...]
-          <x:t>15,045</x:t>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>