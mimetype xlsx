--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fe11d945fd4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe5e099fa75409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4b5505598f4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62075415e3194220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc56c42613f44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4b5505598f4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f017cdde224bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62075415e3194220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>15,019</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>15,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>14,989</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,989</x:t>
-[...269 lines deleted...]
-          <x:t>15,416</x:t>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>