--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe5e099fa75409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659f8c4075c54369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62075415e3194220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad7b3e14cb1496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f017cdde224bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62075415e3194220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6f9d36b5a04d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad7b3e14cb1496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>15,381</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,531</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>15,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>