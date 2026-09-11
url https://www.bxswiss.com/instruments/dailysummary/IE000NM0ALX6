--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R659f8c4075c54369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb078c8bb7a5e4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad7b3e14cb1496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe86509eb3944ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6f9d36b5a04d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad7b3e14cb1496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e86ea898c444c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe86509eb3944ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,839</x:t>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>15,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>