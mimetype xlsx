--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb078c8bb7a5e4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71f953f0bfc4b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe86509eb3944ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e5c391c366452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e86ea898c444c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe86509eb3944ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb8d95b52384400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e5c391c366452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>