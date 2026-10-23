--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71f953f0bfc4b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0da459a95dd44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e5c391c366452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec5d8f761c46be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb8d95b52384400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e5c391c366452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf52d00d68e8452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec5d8f761c46be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Discretionary Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NM0ALX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,238</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>14,528</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>