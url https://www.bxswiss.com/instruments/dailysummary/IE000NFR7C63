--- v2 (2026-03-24)
+++ v3 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349a5f5109794518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98dffa5b9f8341e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109d4e5c0cc74be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c0c93497e045d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3074ad4b3d4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109d4e5c0cc74be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ab0fd7e03341dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c0c93497e045d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,980</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,996</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,914</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,914</x:t>
-[...97 lines deleted...]
-          <x:t>3,750</x:t>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,767</x:t>
-[...16 lines deleted...]
-          <x:t>3,774</x:t>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,733</x:t>
-[...21 lines deleted...]
-          <x:t>3,740</x:t>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>3,804</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,834</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,709</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>