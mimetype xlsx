--- v3 (2026-04-13)
+++ v4 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98dffa5b9f8341e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7ebe3a0ea14656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c0c93497e045d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d6f142462f43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ab0fd7e03341dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c0c93497e045d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e4e69255674fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d6f142462f43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,917</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,889</x:t>
-[...38 lines deleted...]
-          <x:t>3,996</x:t>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,962</x:t>
-[...463 lines deleted...]
-          <x:t>3,836</x:t>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>