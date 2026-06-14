--- v4 (2026-05-05)
+++ v5 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7ebe3a0ea14656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff581881459f4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d6f142462f43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754c7756ba8c4c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e4e69255674fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d6f142462f43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e948a028374fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754c7756ba8c4c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...505 lines deleted...]
-          <x:t>3,967</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>