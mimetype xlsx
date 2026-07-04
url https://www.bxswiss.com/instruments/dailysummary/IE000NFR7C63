--- v5 (2026-06-14)
+++ v6 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff581881459f4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7457492617f4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R754c7756ba8c4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663fee7c70654c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e948a028374fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R754c7756ba8c4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ee1949d81c4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663fee7c70654c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,295</x:t>
-[...85 lines deleted...]
-          <x:t>4,047</x:t>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>4,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>