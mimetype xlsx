--- v6 (2026-07-04)
+++ v7 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7457492617f4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e8f1a588ae4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663fee7c70654c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031165e25c5c423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ee1949d81c4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663fee7c70654c40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd360b6dea0d46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031165e25c5c423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,280</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,024</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>4,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,038</x:t>
-[...26 lines deleted...]
-          <x:t>4,073</x:t>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>