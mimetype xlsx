--- v7 (2026-07-25)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e8f1a588ae4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcd192b13e84988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031165e25c5c423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f1b9e1e7514b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd360b6dea0d46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031165e25c5c423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b90e55f3c54f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f1b9e1e7514b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,400</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,114</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>4,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,039</x:t>
-[...382 lines deleted...]
-          <x:t>3,986</x:t>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>