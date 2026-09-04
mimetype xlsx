--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcd192b13e84988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c8368434d1400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92f1b9e1e7514b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra391af247b0b433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b90e55f3c54f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92f1b9e1e7514b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbc031d32e2481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra391af247b0b433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,143</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,119</x:t>
-[...21 lines deleted...]
-          <x:t>4,179</x:t>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,152</x:t>
-[...33 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>4,074</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>