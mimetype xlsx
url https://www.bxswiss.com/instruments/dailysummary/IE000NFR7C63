--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c8368434d1400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6881034dd9543a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra391af247b0b433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12a848f189f481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbc031d32e2481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra391af247b0b433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b3e8cd74d547d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12a848f189f481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,365</x:t>
-[...80 lines deleted...]
-          <x:t>3,968</x:t>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,921</x:t>
-[...102 lines deleted...]
-          <x:t>3,943</x:t>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,948</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,993</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,992</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>3,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,902</x:t>
-[...31 lines deleted...]
-          <x:t>3,879</x:t>
+          <x:t>3,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>