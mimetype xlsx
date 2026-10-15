--- v10 (2026-09-24)
+++ v11 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6881034dd9543a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4bfd944685f4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12a848f189f481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac5bf8057144c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b3e8cd74d547d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12a848f189f481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c3ea06ea2b4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac5bf8057144c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,871</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,896</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>03.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,905</x:t>
-[...161 lines deleted...]
-          <x:t>3,850</x:t>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,845</x:t>
-[...43 lines deleted...]
-          <x:t>3,850</x:t>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,841</x:t>
-[...161 lines deleted...]
-          <x:t>3,949</x:t>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>