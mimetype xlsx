--- v11 (2026-10-15)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4bfd944685f4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34bb96f06674ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac5bf8057144c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaad3bbcfd7f4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c3ea06ea2b4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac5bf8057144c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8cad1503c24608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaad3bbcfd7f4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI China Tech UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NFR7C63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,850</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,841</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>3,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,794</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>