--- v14 (2026-09-03)
+++ v15 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ed66792c6344fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2ff664c43a4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb615c09640544fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62b359024ee496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf270c94d3c4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb615c09640544fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd45648fe3514917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62b359024ee496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>22,497</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,446</x:t>
-[...225 lines deleted...]
-          <x:t>21,686</x:t>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>