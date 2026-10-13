--- v15 (2026-09-23)
+++ v16 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2ff664c43a4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd693204884a14b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62b359024ee496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra876d2e94dc54da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd45648fe3514917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62b359024ee496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfb35f253bc43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra876d2e94dc54da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>