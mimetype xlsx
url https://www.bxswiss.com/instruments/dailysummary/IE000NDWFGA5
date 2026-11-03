--- v16 (2026-10-13)
+++ v17 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd693204884a14b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd129197438b14ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra876d2e94dc54da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbc499d753b4e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfb35f253bc43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra876d2e94dc54da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd484adc965cd47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbc499d753b4e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>