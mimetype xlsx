--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c68dc35b4c14ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6defc018dd1a4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951993832870409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553e55b174b44ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba6981a025d4c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951993832870409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a95e888b8a46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553e55b174b44ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>24,239</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,576</x:t>
-[...129 lines deleted...]
-          <x:t>25,643</x:t>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,544</x:t>
-[...183 lines deleted...]
-          <x:t>24,006</x:t>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>