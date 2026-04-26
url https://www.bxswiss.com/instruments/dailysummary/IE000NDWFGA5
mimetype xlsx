--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6defc018dd1a4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f114ba929464f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553e55b174b44ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99a58599e614cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a95e888b8a46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553e55b174b44ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabbec2013bb40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99a58599e614cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>