--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f114ba929464f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ca501a0fe1498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99a58599e614cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17829c298a8d4923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabbec2013bb40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99a58599e614cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30bda4138354ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17829c298a8d4923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>