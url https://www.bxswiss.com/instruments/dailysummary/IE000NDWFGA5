--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ca501a0fe1498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6fbaadc80a41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17829c298a8d4923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0212f3c88966457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30bda4138354ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17829c298a8d4923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2115987136fc4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0212f3c88966457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>