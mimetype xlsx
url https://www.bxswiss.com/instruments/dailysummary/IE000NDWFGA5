--- v10 (2026-06-13)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6fbaadc80a41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10ab953657741c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0212f3c88966457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cf30eafef146c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2115987136fc4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0212f3c88966457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba37e64dfcc40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cf30eafef146c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>