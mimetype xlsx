--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10ab953657741c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d031ea423c4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0cf30eafef146c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7839d6fbce946a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba37e64dfcc40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0cf30eafef146c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbac7cc063b74201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7839d6fbce946a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>