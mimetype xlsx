--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d031ea423c4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39dc067946834a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7839d6fbce946a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49aa1cb3f384263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbac7cc063b74201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7839d6fbce946a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8746fcba4d94f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49aa1cb3f384263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>