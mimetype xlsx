--- v13 (2026-08-14)
+++ v14 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39dc067946834a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30ed66792c6344fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49aa1cb3f384263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb615c09640544fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8746fcba4d94f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49aa1cb3f384263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf270c94d3c4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb615c09640544fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Uranium UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000NDWFGA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,374</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>19,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,867</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>