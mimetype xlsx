--- v3 (2026-03-24)
+++ v4 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R472fe4c0787843ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecb5fbc9e9f4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df0097d481a49b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74cfd50e737f411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc95dcc2b135d4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df0097d481a49b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra255c9471cce458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74cfd50e737f411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,447</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,539</x:t>
-[...31 lines deleted...]
-          <x:t>3,491</x:t>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,472</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...235 lines deleted...]
-          <x:t>3,360</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>