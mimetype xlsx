--- v4 (2026-04-17)
+++ v5 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecb5fbc9e9f4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c4e792ddac4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74cfd50e737f411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591d44df186547a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra255c9471cce458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74cfd50e737f411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747f4297428e4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591d44df186547a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...566 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,596</x:t>
-[...9 lines deleted...]
-          <x:t>3,585</x:t>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>