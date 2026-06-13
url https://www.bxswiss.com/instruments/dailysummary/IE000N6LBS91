--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c4e792ddac4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1171172c526405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591d44df186547a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3da09a5d1744465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747f4297428e4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591d44df186547a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833204a6bd0743b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3da09a5d1744465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,668</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,699</x:t>
-[...124 lines deleted...]
-          <x:t>3,721</x:t>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,712</x:t>
-[...188 lines deleted...]
-          <x:t>3,759</x:t>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>