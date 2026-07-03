--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1171172c526405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164cc34acb314510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3da09a5d1744465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d051120b974185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833204a6bd0743b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3da09a5d1744465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65da68f4ddbe49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d051120b974185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,721</x:t>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,737</x:t>
-[...151 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,781</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>3,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>