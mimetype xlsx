--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164cc34acb314510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706c60d7a1b144ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d051120b974185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0987fae8de34aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65da68f4ddbe49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d051120b974185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9f57fde133402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0987fae8de34aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,781</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,814</x:t>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,813</x:t>
-[...21 lines deleted...]
-          <x:t>3,788</x:t>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>3,809</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,792</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>3,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>