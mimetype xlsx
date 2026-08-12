--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706c60d7a1b144ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2328c23d7c2e427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0987fae8de34aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2a206fba024354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9f57fde133402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0987fae8de34aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc287ae23f384018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2a206fba024354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,802</x:t>
-[...4 lines deleted...]
-          <x:t>3,773</x:t>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,762</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,731</x:t>
-[...70 lines deleted...]
-          <x:t>3,778</x:t>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>3,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,798</x:t>
-[...11 lines deleted...]
-          <x:t>3,799</x:t>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>3,792</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>