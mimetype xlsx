--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2328c23d7c2e427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac7490432fc4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2a206fba024354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef1788d13a7467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc287ae23f384018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2a206fba024354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fbd11b33ef54941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef1788d13a7467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - Core MSCI World UCITS ETF hCHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000N6LBS91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,863</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>