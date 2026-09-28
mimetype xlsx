--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58f11ef305048b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d0dc5ed77a4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2baf25539edb4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b7b041eb984c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e92e6a42b24ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2baf25539edb4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbc9e3752e447ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b7b041eb984c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,488</x:t>
-[...232 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,461</x:t>
-[...16 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,481</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>6,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,416</x:t>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>