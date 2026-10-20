--- v14 (2026-09-28)
+++ v15 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d0dc5ed77a4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72eae6169ca47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b7b041eb984c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1841136b5d9d443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbc9e3752e447ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b7b041eb984c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c763a2087443f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1841136b5d9d443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,519</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,515</x:t>
-[...21 lines deleted...]
-          <x:t>6,441</x:t>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,458</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>6,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>