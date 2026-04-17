--- v5 (2026-03-24)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60412eaf5c94e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re708bc2660404bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e50afebd8b4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd05df2f79a447c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c7aecb0f3d34985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e50afebd8b4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b15ce1eb664ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd05df2f79a447c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,736</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,690</x:t>
-[...222 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,727</x:t>
-[...333 lines deleted...]
-          <x:t>5,474</x:t>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>