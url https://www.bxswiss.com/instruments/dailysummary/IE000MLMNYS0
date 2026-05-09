--- v6 (2026-04-17)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re708bc2660404bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fe0c9d5d124d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd05df2f79a447c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce646727c24576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79b15ce1eb664ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd05df2f79a447c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c4ce44b4f84aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce646727c24576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>5,508</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,636</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>