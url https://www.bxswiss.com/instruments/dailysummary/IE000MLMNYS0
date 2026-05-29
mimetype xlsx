--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fe0c9d5d124d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898a1bf8189f45a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce646727c24576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54b2fa24dce4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c4ce44b4f84aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce646727c24576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26833cba220d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54b2fa24dce4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,756</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>5,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>5,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,754</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>5,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>