--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898a1bf8189f45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf16732a95af41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54b2fa24dce4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04eaa80160f44ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26833cba220d4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54b2fa24dce4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00a199269084865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04eaa80160f44ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,724</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,756</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,733</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>5,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,815</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>