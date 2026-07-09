--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf16732a95af41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2da5a07da84473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04eaa80160f44ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4cc9f7b19c456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00a199269084865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04eaa80160f44ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00174e3cb3a409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4cc9f7b19c456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>5,986</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,053</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>