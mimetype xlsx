--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2da5a07da84473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb337bb3366d841af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4cc9f7b19c456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fa7f9e328b478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00174e3cb3a409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4cc9f7b19c456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb761f8a35c9e492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fa7f9e328b478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>6,173</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>6,243</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,217</x:t>
-[...11 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,263</x:t>
-[...4 lines deleted...]
-          <x:t>6,198</x:t>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>6,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,249</x:t>
-[...102 lines deleted...]
-          <x:t>6,346</x:t>
+          <x:t>6,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,314</x:t>
-[...26 lines deleted...]
-          <x:t>6,238</x:t>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>