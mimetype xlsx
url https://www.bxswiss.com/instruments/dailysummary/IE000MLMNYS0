--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb337bb3366d841af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeebbfd8e89646c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2fa7f9e328b478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f33cfa7dc44928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb761f8a35c9e492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2fa7f9e328b478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b790c77ae547ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f33cfa7dc44928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,237</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,262</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>6,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,249</x:t>
-[...97 lines deleted...]
-          <x:t>6,320</x:t>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,311</x:t>
-[...394 lines deleted...]
-          <x:t>6,424</x:t>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,519</x:t>
-[...9 lines deleted...]
-          <x:t>6,469</x:t>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>