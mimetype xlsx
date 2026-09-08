--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeebbfd8e89646c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58f11ef305048b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f33cfa7dc44928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2baf25539edb4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b790c77ae547ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f33cfa7dc44928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e92e6a42b24ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2baf25539edb4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III S&amp;P 500 Equal Weight UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000MLMNYS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,378</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,369</x:t>
-[...183 lines deleted...]
-          <x:t>6,517</x:t>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,447</x:t>
-[...242 lines deleted...]
-          <x:t>6,529</x:t>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>