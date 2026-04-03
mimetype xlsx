--- v2 (2026-02-18)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014124b898d54a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca37853aca42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f7f0f6e400472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b9145c2de942fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6134bff56d7b4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f7f0f6e400472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997ecd71809b4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b9145c2de942fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...586 lines deleted...]
-          <x:t>48,420</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>