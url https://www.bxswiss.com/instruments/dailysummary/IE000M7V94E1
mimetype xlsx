--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ca37853aca42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b871269385481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b9145c2de942fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f2d7a643f94f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R997ecd71809b4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b9145c2de942fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c718bcfc1948ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f2d7a643f94f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>47,426</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>46,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>