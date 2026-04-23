--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b871269385481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re734037b57324472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f2d7a643f94f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edbb53be6af40be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9c718bcfc1948ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f2d7a643f94f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1c2afbb7574a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edbb53be6af40be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,970</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>