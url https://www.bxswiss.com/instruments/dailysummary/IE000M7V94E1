--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re734037b57324472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4af1d272fd44b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edbb53be6af40be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fe27796dac4265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1c2afbb7574a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edbb53be6af40be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521aa7eb42114d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fe27796dac4265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>