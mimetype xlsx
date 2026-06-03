--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4af1d272fd44b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f2d333316a4115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fe27796dac4265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151b21467722491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521aa7eb42114d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fe27796dac4265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd4cac71a934111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151b21467722491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>