--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f2d333316a4115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9e87f4086b411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151b21467722491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87eb85e62ec543ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dd4cac71a934111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151b21467722491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9c024dd78843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87eb85e62ec543ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>