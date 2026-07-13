--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9e87f4086b411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c1b38871b84c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87eb85e62ec543ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eadc305003f4ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9c024dd78843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87eb85e62ec543ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd688858a195c436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eadc305003f4ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>