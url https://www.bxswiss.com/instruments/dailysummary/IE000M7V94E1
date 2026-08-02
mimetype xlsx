--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31c1b38871b84c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5d9eca97ea49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eadc305003f4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52192de0cd6a4ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd688858a195c436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eadc305003f4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97fa55ee24e436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52192de0cd6a4ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>