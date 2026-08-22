--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5d9eca97ea49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ecdb6a715240aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52192de0cd6a4ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731c6ab198534d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97fa55ee24e436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52192de0cd6a4ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704c1796dc764e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731c6ab198534d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>