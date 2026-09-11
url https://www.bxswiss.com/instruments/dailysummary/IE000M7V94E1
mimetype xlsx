--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ecdb6a715240aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0447c4ab4c40eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731c6ab198534d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e78225fa9a1455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R704c1796dc764e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731c6ab198534d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf497f4685d4f4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e78225fa9a1455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>