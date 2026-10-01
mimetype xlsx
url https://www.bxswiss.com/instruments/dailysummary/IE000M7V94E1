--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0447c4ab4c40eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a99de3bafd4d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e78225fa9a1455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054d0d7f563a4f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf497f4685d4f4bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e78225fa9a1455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c1fb4f134a4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054d0d7f563a4f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>