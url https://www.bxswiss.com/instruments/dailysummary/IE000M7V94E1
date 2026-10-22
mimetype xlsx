--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a99de3bafd4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81b793c20d64e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054d0d7f563a4f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fb7cefcc6c416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c1fb4f134a4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054d0d7f563a4f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78efc49e0f840a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fb7cefcc6c416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Uranium and Nuclear Technologies UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000M7V94E1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>