--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb4102bfab84120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67562a4acd524898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2c276bfc4449f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b5d594f1354e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e6fdbab33404479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2c276bfc4449f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e49165306bd4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b5d594f1354e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...4 lines deleted...]
-          <x:t>7,974</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,918</x:t>
-[...43 lines deleted...]
-          <x:t>7,972</x:t>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,927</x:t>
-[...26 lines deleted...]
-          <x:t>7,914</x:t>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.12.2025</x:t>
-[...161 lines deleted...]
-          <x:t>29.12.2025</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,165</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>8,032</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>8,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>