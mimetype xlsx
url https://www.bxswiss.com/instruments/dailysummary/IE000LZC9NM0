--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67562a4acd524898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b4a77a39e1478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b5d594f1354e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2420c8be01430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e49165306bd4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b5d594f1354e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2e86551b8640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2420c8be01430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,172</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,132</x:t>
-[...60 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,201</x:t>
-[...16 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,218</x:t>
-[...129 lines deleted...]
-          <x:t>8,086</x:t>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,034</x:t>
-[...301 lines deleted...]
-          <x:t>8,032</x:t>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>