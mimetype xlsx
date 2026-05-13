--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b4a77a39e1478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b038a8de964240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2420c8be01430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fff6abdda14876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2e86551b8640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2420c8be01430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b0ed8cfbca4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fff6abdda14876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,982</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>8,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,125</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,249</x:t>
-[...144 lines deleted...]
-          <x:t>8,208</x:t>
+          <x:t>8,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>