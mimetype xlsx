--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b038a8de964240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race99829f84f4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19fff6abdda14876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd294a132f544d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b0ed8cfbca4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19fff6abdda14876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c507a88b80e4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd294a132f544d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,153</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,125</x:t>
-[...43 lines deleted...]
-          <x:t>8,229</x:t>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,158</x:t>
-[...11 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>8,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>