--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race99829f84f4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62adc5574c3460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd294a132f544d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab204c5ffca343bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c507a88b80e4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd294a132f544d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc2d8cae2c648ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab204c5ffca343bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,201</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>8,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>8,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,285</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,226</x:t>
-[...350 lines deleted...]
-          <x:t>8,295</x:t>
+          <x:t>8,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>