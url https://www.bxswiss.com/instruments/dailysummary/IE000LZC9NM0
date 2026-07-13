--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62adc5574c3460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e4857d257d4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab204c5ffca343bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1df813241ea409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc2d8cae2c648ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab204c5ffca343bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0978c84cf6c54413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1df813241ea409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,308</x:t>
-[...31 lines deleted...]
-          <x:t>8,212</x:t>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>8,346</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,253</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>8,274</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,260</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>8,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>