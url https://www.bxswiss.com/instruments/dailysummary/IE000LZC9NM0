--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e4857d257d4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b88427a686840a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1df813241ea409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70759a0d6679403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0978c84cf6c54413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1df813241ea409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf499071ca3dc43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70759a0d6679403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,271</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,294</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,275</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>8,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>