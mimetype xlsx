--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b88427a686840a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb95a529bd784fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70759a0d6679403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab89159eca44467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf499071ca3dc43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70759a0d6679403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037b30d2cabc44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab89159eca44467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,277</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,291</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,297</x:t>
-[...522 lines deleted...]
-          <x:t>8,275</x:t>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>