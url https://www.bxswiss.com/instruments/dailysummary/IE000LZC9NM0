--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb95a529bd784fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3119a84a7c432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab89159eca44467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b319ee5f1b74b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037b30d2cabc44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab89159eca44467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ffec5249e34ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b319ee5f1b74b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,277</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,215</x:t>
-[...242 lines deleted...]
-          <x:t>8,270</x:t>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,339</x:t>
-[...11 lines deleted...]
-          <x:t>8,362</x:t>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,317</x:t>
-[...274 lines deleted...]
-          <x:t>8,353</x:t>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>