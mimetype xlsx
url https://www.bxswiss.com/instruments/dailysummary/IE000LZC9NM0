--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3119a84a7c432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf28111b49b49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b319ee5f1b74b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1df99607714496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ffec5249e34ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b319ee5f1b74b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf7ce4dd1b442c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1df99607714496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,351</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>8,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>25.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,338</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>8,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>