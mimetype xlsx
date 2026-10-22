--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf28111b49b49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f659ee7db9454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1df99607714496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1edcffefaf847c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf7ce4dd1b442c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1df99607714496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebb161d0e8d45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1edcffefaf847c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Haitong Asia ex-Japan High Yield Corp USD Bond Screened Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LZC9NM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,343</x:t>
-[...11 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,363</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,357</x:t>
-[...259 lines deleted...]
-          <x:t>8,365</x:t>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,333</x:t>
-[...323 lines deleted...]
-          <x:t>8,338</x:t>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>