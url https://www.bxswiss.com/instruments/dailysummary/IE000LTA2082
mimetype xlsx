--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad50f97a8cc24c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c94e7607604243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75a1ebf5bc6474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c00ed618d0b4189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d16a41e4ae44070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75a1ebf5bc6474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e45211b8254646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c00ed618d0b4189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>