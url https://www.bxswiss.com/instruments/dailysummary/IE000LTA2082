--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c94e7607604243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re887e16903cc4382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c00ed618d0b4189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8b8d9421134784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e45211b8254646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c00ed618d0b4189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef4355d63a443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8b8d9421134784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>20,694</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,550</x:t>
-[...625 lines deleted...]
-          <x:t>19,126</x:t>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>