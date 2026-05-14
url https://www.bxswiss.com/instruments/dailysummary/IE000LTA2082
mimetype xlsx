--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re887e16903cc4382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2db56ed3c4f4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b8b8d9421134784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c79044af3c4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ef4355d63a443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b8b8d9421134784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810eafeb948845b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c79044af3c4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>