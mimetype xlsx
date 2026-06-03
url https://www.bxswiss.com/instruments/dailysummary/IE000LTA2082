--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2db56ed3c4f4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5b90908a2a407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c79044af3c4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99de91832bb04ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810eafeb948845b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c79044af3c4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cbc6b3a8594172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99de91832bb04ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>20,364</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>21,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>