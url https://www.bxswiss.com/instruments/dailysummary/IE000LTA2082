--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5b90908a2a407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74a8f58cad34872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99de91832bb04ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80cd04df6ee14a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cbc6b3a8594172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99de91832bb04ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f56ec68b48455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80cd04df6ee14a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,414</x:t>
-[...441 lines deleted...]
-          <x:t>21,071</x:t>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>