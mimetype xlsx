--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74a8f58cad34872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd588ff6af5a54e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80cd04df6ee14a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138b7c567d7c4622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f56ec68b48455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80cd04df6ee14a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d5ff83f93f4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138b7c567d7c4622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>21,101</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>21,176</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,052</x:t>
-[...328 lines deleted...]
-          <x:t>21,719</x:t>
+          <x:t>21,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>