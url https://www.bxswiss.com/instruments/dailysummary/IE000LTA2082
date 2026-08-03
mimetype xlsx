--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd588ff6af5a54e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ce657669aa429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138b7c567d7c4622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd065deb05fd0479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d5ff83f93f4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138b7c567d7c4622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd846657bcdd74d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd065deb05fd0479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,351</x:t>
-[...215 lines deleted...]
-          <x:t>21,807</x:t>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,647</x:t>
-[...21 lines deleted...]
-          <x:t>21,328</x:t>
+          <x:t>20,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>21,331</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>