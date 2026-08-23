--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ce657669aa429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6970b0653b4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd065deb05fd0479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34e043f2c8146e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd846657bcdd74d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd065deb05fd0479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69dcab4e1c99453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34e043f2c8146e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,358</x:t>
-[...70 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>21,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,198</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>