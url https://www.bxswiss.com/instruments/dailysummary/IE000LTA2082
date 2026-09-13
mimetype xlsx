--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6970b0653b4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180b5eeb57b84f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34e043f2c8146e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaac6cb5cf1c4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69dcab4e1c99453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34e043f2c8146e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb6f82e83e44f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaac6cb5cf1c4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>20,981</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,182</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>21,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>