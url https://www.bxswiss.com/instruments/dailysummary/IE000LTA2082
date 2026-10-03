--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180b5eeb57b84f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7218db36b94f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaac6cb5cf1c4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8f34ca4ea047b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb6f82e83e44f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaac6cb5cf1c4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad81a8eb3ee46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8f34ca4ea047b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>21,489</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,514</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,554</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>