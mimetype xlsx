--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7218db36b94f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5a0e916d174efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8f34ca4ea047b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e8895d9a7b4629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad81a8eb3ee46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8f34ca4ea047b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a585e865564803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e8895d9a7b4629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Industrials Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LTA2082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>21,199</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,838</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,103</x:t>
-[...306 lines deleted...]
-          <x:t>20,948</x:t>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>