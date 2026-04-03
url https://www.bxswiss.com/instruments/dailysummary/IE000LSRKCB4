--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db6e83552c6439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3e1d7584a4426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7b7340451944d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca00e48b5254b4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc227d9d228b4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7b7340451944d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e0959dbb924273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca00e48b5254b4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,149</x:t>
-[...151 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,188</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>17,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>17,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>