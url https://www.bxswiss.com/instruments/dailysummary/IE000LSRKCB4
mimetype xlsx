--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3e1d7584a4426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bf1f8031124b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca00e48b5254b4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045b392e9ccf42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80e0959dbb924273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca00e48b5254b4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3603b6bbfe742b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045b392e9ccf42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,204</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>