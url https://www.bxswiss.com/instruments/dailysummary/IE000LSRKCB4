--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7bf1f8031124b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883b3553b91447f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045b392e9ccf42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d6726e9c9d46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3603b6bbfe742b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045b392e9ccf42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd725e6313fb343b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d6726e9c9d46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>17,491</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,466</x:t>
-[...156 lines deleted...]
-          <x:t>17,646</x:t>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>17,606</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>17,715</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>