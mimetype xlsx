--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883b3553b91447f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55cb12017a242ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d6726e9c9d46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aae8f84e364d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd725e6313fb343b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d6726e9c9d46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064c55e13829414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aae8f84e364d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,606</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>28.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,019</x:t>
-[...279 lines deleted...]
-          <x:t>17,844</x:t>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>