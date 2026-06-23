--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re55cb12017a242ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20eb9abeb37f4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84aae8f84e364d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa72105ba8f462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064c55e13829414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84aae8f84e364d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ae0a4467a94186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa72105ba8f462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>