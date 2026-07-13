--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20eb9abeb37f4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414820f6eabe49a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa72105ba8f462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3e2f4da3b348f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ae0a4467a94186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa72105ba8f462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad55bcfaac844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3e2f4da3b348f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,317</x:t>
-[...134 lines deleted...]
-          <x:t>18,294</x:t>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,258</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>18,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,363</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>