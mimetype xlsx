--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414820f6eabe49a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b378fe835ab4100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3e2f4da3b348f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d5a644513f4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad55bcfaac844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3e2f4da3b348f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19af850a3d004c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d5a644513f4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,605</x:t>
-[...75 lines deleted...]
-          <x:t>18,697</x:t>
+          <x:t>18,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,782</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>18,696</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,618</x:t>
-[...220 lines deleted...]
-          <x:t>18,665</x:t>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>