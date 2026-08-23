--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b378fe835ab4100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re449fa6203db4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d5a644513f4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c89b9adc05a4030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19af850a3d004c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d5a644513f4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65e68dfefe54175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c89b9adc05a4030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>18,583</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,579</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>18,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>18,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>