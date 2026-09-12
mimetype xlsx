--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re449fa6203db4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5926f926958d4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c89b9adc05a4030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60545b2485754c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65e68dfefe54175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c89b9adc05a4030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cc7250257842b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60545b2485754c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>18,875</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>18,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>19,051</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,114</x:t>
-[...4 lines deleted...]
-          <x:t>18,998</x:t>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>18,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>