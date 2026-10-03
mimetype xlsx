--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5926f926958d4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff565644c914bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60545b2485754c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9992ec1c8681414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cc7250257842b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60545b2485754c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158daf2f38174c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9992ec1c8681414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>19,051</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,114</x:t>
-[...4 lines deleted...]
-          <x:t>18,998</x:t>
+          <x:t>19,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>19,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,917</x:t>
-[...274 lines deleted...]
-          <x:t>19,257</x:t>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>