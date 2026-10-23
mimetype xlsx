--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff565644c914bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e9e3dd2a284a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9992ec1c8681414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1188222cfa4205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158daf2f38174c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9992ec1c8681414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R309ca14afc6b4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1188222cfa4205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Quarterly Buffer UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LSRKCB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,507</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,372</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>19,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,378</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>