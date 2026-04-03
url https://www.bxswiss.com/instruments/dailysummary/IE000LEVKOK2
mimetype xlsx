--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9fcb26b1e54761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13c26a25df4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc5b0dc70ba49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c01213b85c4de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a06903d40df4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc5b0dc70ba49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291dab5b684e4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c01213b85c4de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>16,049</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,059</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>16,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>