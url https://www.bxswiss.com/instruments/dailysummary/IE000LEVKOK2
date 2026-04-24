--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13c26a25df4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7a7af22a4c4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c01213b85c4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40204c7f14e4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291dab5b684e4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c01213b85c4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bd36afc7b647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40204c7f14e4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>15,778</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,374</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>15,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>16,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>