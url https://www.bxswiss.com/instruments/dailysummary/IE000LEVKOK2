--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7a7af22a4c4807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b648af2665b4c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40204c7f14e4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd491f8495a604e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3bd36afc7b647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40204c7f14e4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccbab80c1844eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd491f8495a604e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,588</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,587</x:t>
-[...43 lines deleted...]
-          <x:t>16,406</x:t>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,131</x:t>
-[...301 lines deleted...]
-          <x:t>16,492</x:t>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>