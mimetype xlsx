--- v10 (2026-05-14)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b648af2665b4c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cbf648ff4f4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd491f8495a604e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15633b4247fd43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccbab80c1844eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd491f8495a604e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962981c1a141444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15633b4247fd43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...517 lines deleted...]
-          <x:t>16,754</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,711</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>