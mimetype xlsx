--- v11 (2026-06-13)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cbf648ff4f4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba782f2b809140a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15633b4247fd43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6655f475828f472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R962981c1a141444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15633b4247fd43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a17dff351f4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6655f475828f472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>