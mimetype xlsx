--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba782f2b809140a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfc28a6e13a48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6655f475828f472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c08b38446c4053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a17dff351f4bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6655f475828f472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e21e46925540d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c08b38446c4053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>17,617</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,719</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>17,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>