--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfc28a6e13a48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb121276f554cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c08b38446c4053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda84a5ce9ac9491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e21e46925540d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c08b38446c4053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034a7b292b784f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda84a5ce9ac9491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>17,569</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,706</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,742</x:t>
-[...431 lines deleted...]
-          <x:t>17,670</x:t>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,455</x:t>
-[...26 lines deleted...]
-          <x:t>17,639</x:t>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>