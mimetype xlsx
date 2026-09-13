--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb121276f554cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6aae2e992e488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda84a5ce9ac9491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f25e4018e64642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034a7b292b784f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda84a5ce9ac9491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501ce0aeec5f48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f25e4018e64642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,921</x:t>
-[...522 lines deleted...]
-          <x:t>17,352</x:t>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>