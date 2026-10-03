--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6aae2e992e488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f330919148145b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f25e4018e64642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1403684bfde4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501ce0aeec5f48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f25e4018e64642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaeaa7b3af6d4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1403684bfde4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>17,409</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,343</x:t>
-[...156 lines deleted...]
-          <x:t>17,651</x:t>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,620</x:t>
-[...119 lines deleted...]
-          <x:t>17,534</x:t>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,427</x:t>
-[...58 lines deleted...]
-          <x:t>17,676</x:t>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>