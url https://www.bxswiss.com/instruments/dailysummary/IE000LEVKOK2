--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f330919148145b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f18e8cd06640ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1403684bfde4365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re554a691b4054907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaeaa7b3af6d4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1403684bfde4365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2b1f4e243245bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re554a691b4054907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - US Equity Defensive Covered Call SF UCITS ETF USD Dist SOFR+4%</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000LEVKOK2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>