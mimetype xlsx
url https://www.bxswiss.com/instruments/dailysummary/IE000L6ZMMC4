--- v4 (2026-09-01)
+++ v5 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4de57c5b2854781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffcb3737d5b493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0714ef53304c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab30c7ab976401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b9c80606d34db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0714ef53304c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4167b87a854120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab30c7ab976401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,753</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,564</x:t>
-[...16 lines deleted...]
-          <x:t>8,753</x:t>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,792</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,754</x:t>
-[...463 lines deleted...]
-          <x:t>8,748</x:t>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>