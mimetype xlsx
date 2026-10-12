--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffcb3737d5b493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4966759b44464797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab30c7ab976401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b324e691e714ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4167b87a854120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab30c7ab976401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299ffbd9adf44583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b324e691e714ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>8,856</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>8,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>8,853</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>