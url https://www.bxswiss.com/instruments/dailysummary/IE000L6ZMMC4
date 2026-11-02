--- v6 (2026-10-12)
+++ v7 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4966759b44464797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3996a2ed9afa49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b324e691e714ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07113f59fca04ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299ffbd9adf44583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b324e691e714ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e1b9a0d72d418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07113f59fca04ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,728</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>8,696</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>9,020</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>