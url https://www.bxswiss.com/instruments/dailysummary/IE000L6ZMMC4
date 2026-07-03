--- v0 (2026-06-09)
+++ v1 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0071b975f046ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77853880516b4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb0c3e946584efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a919ebbb94c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec023b28de5844a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb0c3e946584efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra714abcf49fe4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a919ebbb94c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>8,302</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,284</x:t>
-[...16 lines deleted...]
-          <x:t>8,342</x:t>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,282</x:t>
-[...97 lines deleted...]
-          <x:t>8,400</x:t>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,448</x:t>
-[...134 lines deleted...]
-          <x:t>8,211</x:t>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>