--- v1 (2026-07-03)
+++ v2 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77853880516b4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e76f7c05164259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a919ebbb94c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b04b1525ad64131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra714abcf49fe4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a919ebbb94c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ffcdecd866435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b04b1525ad64131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,374</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,350</x:t>
-[...232 lines deleted...]
-          <x:t>8,264</x:t>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,185</x:t>
-[...382 lines deleted...]
-          <x:t>8,430</x:t>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>