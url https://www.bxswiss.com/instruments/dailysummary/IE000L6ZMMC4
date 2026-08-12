--- v2 (2026-07-23)
+++ v3 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e76f7c05164259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1e8d181767420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b04b1525ad64131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4f07e482d04c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ffcdecd866435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b04b1525ad64131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956854ae58ef4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4f07e482d04c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,613</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,562</x:t>
-[...141 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,509</x:t>
-[...16 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,573</x:t>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,531</x:t>
-[...334 lines deleted...]
-        <x:is>
           <x:t>8,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>8,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>