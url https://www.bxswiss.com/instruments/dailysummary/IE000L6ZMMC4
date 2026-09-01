--- v3 (2026-08-12)
+++ v4 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1e8d181767420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4de57c5b2854781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4f07e482d04c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0714ef53304c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956854ae58ef4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4f07e482d04c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06b9c80606d34db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0714ef53304c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L6ZMMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>