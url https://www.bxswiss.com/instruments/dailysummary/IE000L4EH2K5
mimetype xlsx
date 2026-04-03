--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f1a492ab234d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819418e4e5e348ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e26e491a5eb4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44b78a719ac4558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5a19c67d2c4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e26e491a5eb4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6ae2fc4899460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44b78a719ac4558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,181</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>5,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,974</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>