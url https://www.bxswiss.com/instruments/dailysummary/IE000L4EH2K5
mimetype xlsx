--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819418e4e5e348ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8e8f0a2b064cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc44b78a719ac4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab30aab4c3874c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6ae2fc4899460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc44b78a719ac4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0659154f8b3d4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab30aab4c3874c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,049</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,990</x:t>
-[...102 lines deleted...]
-          <x:t>4,888</x:t>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,924</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>4,828</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,853</x:t>
-[...198 lines deleted...]
-          <x:t>5,032</x:t>
+          <x:t>4,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>