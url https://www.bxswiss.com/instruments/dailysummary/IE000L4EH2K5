--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8e8f0a2b064cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9075d6b4be4171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab30aab4c3874c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fdc747280041a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0659154f8b3d4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab30aab4c3874c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ec27cda60e4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fdc747280041a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,944</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>4,831</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>