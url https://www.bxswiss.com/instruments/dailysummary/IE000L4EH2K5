--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9075d6b4be4171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761356784ed041cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fdc747280041a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63807028b37c435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ec27cda60e4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fdc747280041a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61080af1e754b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63807028b37c435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,981</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,925</x:t>
-[...11 lines deleted...]
-          <x:t>4,932</x:t>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,908</x:t>
-[...161 lines deleted...]
-          <x:t>4,832</x:t>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...370 lines deleted...]
-          <x:t>4,759</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>