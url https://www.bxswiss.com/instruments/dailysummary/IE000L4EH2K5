--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761356784ed041cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffba921708d4607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63807028b37c435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf678dfd04a594996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61080af1e754b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63807028b37c435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf144d0c7fe9a4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf678dfd04a594996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,757</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,873</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>4,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>4,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>