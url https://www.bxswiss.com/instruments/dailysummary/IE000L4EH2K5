--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ffba921708d4607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddbe30237914357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf678dfd04a594996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81622806c2b4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf144d0c7fe9a4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf678dfd04a594996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2072bad63b4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81622806c2b4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,889</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>5,014</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,007</x:t>
+          <x:t>5,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>5,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>