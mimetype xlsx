--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddbe30237914357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bccae889ab4d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81622806c2b4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28436f640c7b420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2072bad63b4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81622806c2b4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a29a96e711e4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28436f640c7b420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,246</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,214</x:t>
-[...11 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,378</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,355</x:t>
-[...168 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,452</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,419</x:t>
-[...80 lines deleted...]
-          <x:t>5,338</x:t>
+          <x:t>5,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>