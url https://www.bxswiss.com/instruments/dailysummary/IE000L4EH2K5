--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bccae889ab4d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262bbc949226404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28436f640c7b420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c8755e0f3740d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a29a96e711e4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28436f640c7b420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb018128f424b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c8755e0f3740d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,397</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,388</x:t>
-[...389 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,679</x:t>
-[...21 lines deleted...]
-          <x:t>5,656</x:t>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,667</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>5,417</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>