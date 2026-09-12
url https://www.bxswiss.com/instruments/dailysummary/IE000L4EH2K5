--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262bbc949226404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a20b3df972453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c8755e0f3740d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545a0313eb0d4130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb018128f424b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c8755e0f3740d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aec864a6baa4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545a0313eb0d4130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,477</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>5,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>