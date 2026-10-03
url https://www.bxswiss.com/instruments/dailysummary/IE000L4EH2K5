--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a20b3df972453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f83d95d3744034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545a0313eb0d4130"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b51fa970a884300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aec864a6baa4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545a0313eb0d4130" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171c193b935d41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b51fa970a884300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,520</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>5,666</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,762</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,652</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>5,477</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>