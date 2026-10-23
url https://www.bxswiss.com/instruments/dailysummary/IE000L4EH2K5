--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f83d95d3744034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26b354f26c54fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b51fa970a884300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12cd8d3c0e84e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171c193b935d41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b51fa970a884300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284fcaea75784207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12cd8d3c0e84e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Health Care ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L4EH2K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,660</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,652</x:t>
-[...529 lines deleted...]
-          <x:t>5,829</x:t>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,745</x:t>
-[...85 lines deleted...]
-          <x:t>5,601</x:t>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>