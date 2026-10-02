--- v12 (2026-09-10)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccea3fd88a864e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d8693aa5394f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14821735ee4b4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744810304d8046cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ae30bee951415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14821735ee4b4549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587fc118810c4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744810304d8046cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,684</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>6,754</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,735</x:t>
-[...21 lines deleted...]
-          <x:t>6,757</x:t>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>6,739</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,669</x:t>
-[...409 lines deleted...]
-          <x:t>6,536</x:t>
+          <x:t>6,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>