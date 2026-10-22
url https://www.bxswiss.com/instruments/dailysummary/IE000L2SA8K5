--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d8693aa5394f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a728d9da8374654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744810304d8046cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0632379c2a4845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587fc118810c4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744810304d8046cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd3b8ca3fdc4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0632379c2a4845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,705</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,607</x:t>
-[...26 lines deleted...]
-          <x:t>6,578</x:t>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,612</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>6,512</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>6,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>