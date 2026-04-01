--- v4 (2026-03-12)
+++ v5 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85aadb4f1fbb4248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b63dbb215be4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3801fdccfd8c4ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d206ecb01ee4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148667ef885447de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3801fdccfd8c4ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127984ba07274a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d206ecb01ee4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,339</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,308</x:t>
-[...16 lines deleted...]
-          <x:t>5,336</x:t>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,314</x:t>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...472 lines deleted...]
-          <x:t>5,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,360</x:t>
-[...53 lines deleted...]
-          <x:t>5,365</x:t>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>