--- v5 (2026-04-01)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b63dbb215be4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea357a3ec1764be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d206ecb01ee4306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9aa6441ff74a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127984ba07274a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d206ecb01ee4306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b8473293ca47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9aa6441ff74a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,501</x:t>
-[...495 lines deleted...]
-          <x:t>5,273</x:t>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>