--- v6 (2026-05-11)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea357a3ec1764be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc305ae43f1641a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9aa6441ff74a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f363a30e2d74de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b8473293ca47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9aa6441ff74a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f3bf1a9b9e4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f363a30e2d74de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>5,771</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,852</x:t>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>