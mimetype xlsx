--- v7 (2026-06-01)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc305ae43f1641a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac545faa8f4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f363a30e2d74de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a71f4981f94d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f3bf1a9b9e4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f363a30e2d74de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c57b616c31a4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a71f4981f94d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>