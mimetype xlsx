--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ac545faa8f4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c4565aadf246dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a71f4981f94d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4e68f401ba4304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c57b616c31a4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a71f4981f94d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06c7d0f76b34249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4e68f401ba4304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,290</x:t>
-[...102 lines deleted...]
-          <x:t>6,519</x:t>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,459</x:t>
-[...227 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>6,516</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,638</x:t>
+          <x:t>6,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,617</x:t>
-[...26 lines deleted...]
-          <x:t>6,652</x:t>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>