--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c4565aadf246dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07429dc72afe471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree4e68f401ba4304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e3918a5aa74fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06c7d0f76b34249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree4e68f401ba4304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dab159535334a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e3918a5aa74fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,366</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,346</x:t>
-[...65 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,541</x:t>
-[...107 lines deleted...]
-          <x:t>6,580</x:t>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,523</x:t>
-[...350 lines deleted...]
-          <x:t>6,604</x:t>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>