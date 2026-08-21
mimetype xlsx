--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07429dc72afe471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6709a4114548c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e3918a5aa74fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0966981497304519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dab159535334a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e3918a5aa74fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d4379a040341d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0966981497304519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,653</x:t>
-        </x:is>
-[...634 lines deleted...]
-          <x:t>6,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>