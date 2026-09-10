--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6709a4114548c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccea3fd88a864e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0966981497304519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14821735ee4b4549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d4379a040341d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0966981497304519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ae30bee951415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14821735ee4b4549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Nasdaq-100 Equal Weight UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L2SA8K5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,751</x:t>
-[...306 lines deleted...]
-          <x:t>6,653</x:t>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>