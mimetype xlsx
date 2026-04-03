--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921deef36d2a4362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0852c76c4fe44772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R319c6c783bc24b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f1c5eb5d5e42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c77657f6eac4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R319c6c783bc24b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2865882933c941dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f1c5eb5d5e42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson GCC Sovereign USD Bond Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L1I4R94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,708</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,649</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>