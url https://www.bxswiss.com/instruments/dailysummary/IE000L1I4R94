--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0852c76c4fe44772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cffeee609024749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f1c5eb5d5e42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb648a14a97c7431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2865882933c941dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f1c5eb5d5e42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cce37bf5bb34497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb648a14a97c7431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson GCC Sovereign USD Bond Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L1I4R94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,698</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,649</x:t>
-[...11 lines deleted...]
-          <x:t>11,619</x:t>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,584</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>11,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,702</x:t>
-[...102 lines deleted...]
-          <x:t>11,615</x:t>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>11,389</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>