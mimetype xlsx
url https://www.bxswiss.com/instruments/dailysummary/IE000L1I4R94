--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cffeee609024749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3401339970499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb648a14a97c7431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922f6be651c24173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cce37bf5bb34497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb648a14a97c7431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34de092d39fb4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922f6be651c24173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson GCC Sovereign USD Bond Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L1I4R94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>11,495</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,478</x:t>
-[...11 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,574</x:t>
-[...225 lines deleted...]
-          <x:t>11,648</x:t>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>