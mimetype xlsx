--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad3401339970499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553c7f2f7bb24907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922f6be651c24173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8fcd7a481e4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34de092d39fb4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922f6be651c24173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790744c7a0e847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8fcd7a481e4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson GCC Sovereign USD Bond Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L1I4R94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,574</x:t>
-[...26 lines deleted...]
-          <x:t>11,622</x:t>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,619</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,629</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>11,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>