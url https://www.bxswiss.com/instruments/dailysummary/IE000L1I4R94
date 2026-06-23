--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553c7f2f7bb24907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12ee4dfb1cb4e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8fcd7a481e4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b1de03ddec41d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790744c7a0e847ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8fcd7a481e4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62ddf16d44b14374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b1de03ddec41d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson GCC Sovereign USD Bond Core UCITS ETF (USD) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000L1I4R94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,527</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>11,552</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>11,548</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...73 lines deleted...]
-          <x:t>11,629</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>