--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b337e3123aa4ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd161a2e3d6a04027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b3b408bc254b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220bd63754f14539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e55a4d923dd4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b3b408bc254b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32d98d0cc1a470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220bd63754f14539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>