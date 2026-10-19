--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd161a2e3d6a04027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda01a90e64b44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220bd63754f14539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613f59abbc644222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32d98d0cc1a470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220bd63754f14539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec69f8818b14611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613f59abbc644222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>11,003</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>