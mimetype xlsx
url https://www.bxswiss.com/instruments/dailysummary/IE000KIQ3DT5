--- v15 (2026-10-19)
+++ v16 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda01a90e64b44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re823e95f0e1b4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613f59abbc644222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c73cfdc4354235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec69f8818b14611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613f59abbc644222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c2845cd8684b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c73cfdc4354235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,160</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>10,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,813</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>