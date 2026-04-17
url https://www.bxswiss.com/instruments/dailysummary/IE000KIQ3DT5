--- v5 (2026-03-27)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea36ba31747b48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c7d943036c4e48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee33337fdf34e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90756a2172144a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e87b0f83fec4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee33337fdf34e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce93cd38a01475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90756a2172144a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,745</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,468</x:t>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,457</x:t>
-[...6 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>9,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,763</x:t>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,707</x:t>
-[...146 lines deleted...]
-          <x:t>9,749</x:t>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,551</x:t>
-[...166 lines deleted...]
-          <x:t>9,341</x:t>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>