--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c7d943036c4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105d0c7fead74e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90756a2172144a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312aa9110a02472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce93cd38a01475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90756a2172144a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed34afbcad644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312aa9110a02472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,749</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,551</x:t>
-[...335 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,927</x:t>
-[...171 lines deleted...]
-          <x:t>10,007</x:t>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>