--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105d0c7fead74e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd686cbcca04c4cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312aa9110a02472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4b412e0d3a439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed34afbcad644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312aa9110a02472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c66461b2634165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4b412e0d3a439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,927</x:t>
-[...232 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>10,186</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>