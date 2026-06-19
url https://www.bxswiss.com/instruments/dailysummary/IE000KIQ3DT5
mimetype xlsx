--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd686cbcca04c4cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4739265a3bdb4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4b412e0d3a439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf42ab051d0241a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c66461b2634165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4b412e0d3a439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacc7af1f6c243b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf42ab051d0241a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>