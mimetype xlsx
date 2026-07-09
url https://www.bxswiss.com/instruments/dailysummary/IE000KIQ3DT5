--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4739265a3bdb4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03403e60b8594721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf42ab051d0241a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf84d17cebfb47b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdacc7af1f6c243b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf42ab051d0241a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d6e1787c1e4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf84d17cebfb47b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>