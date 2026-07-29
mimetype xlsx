--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03403e60b8594721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref46b26ed4b64ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf84d17cebfb47b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596b147dc6d0444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d6e1787c1e4a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf84d17cebfb47b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82393f0c204445d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596b147dc6d0444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,513</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>10,886</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,904</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,787</x:t>
-[...9 lines deleted...]
-          <x:t>10,685</x:t>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>