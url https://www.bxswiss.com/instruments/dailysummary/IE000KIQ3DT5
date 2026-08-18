--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref46b26ed4b64ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra216364a7e654669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596b147dc6d0444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c42f68bbe92440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82393f0c204445d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596b147dc6d0444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b96660a07094b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c42f68bbe92440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>10,978</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,978</x:t>
-[...463 lines deleted...]
-          <x:t>10,678</x:t>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>