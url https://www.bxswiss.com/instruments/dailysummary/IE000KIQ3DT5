--- v12 (2026-08-18)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra216364a7e654669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b337e3123aa4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c42f68bbe92440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b3b408bc254b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b96660a07094b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c42f68bbe92440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e55a4d923dd4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b3b408bc254b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity EMU UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KIQ3DT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>