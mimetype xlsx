--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda39b50fbef43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49eb9f1292a43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324ffda2d4274a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8770111c30e349ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed88c51e3bd4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324ffda2d4274a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42f392198da453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8770111c30e349ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>45,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,985</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>45,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,052</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>