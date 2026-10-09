--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49eb9f1292a43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2747413f53c14f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8770111c30e349ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b9d62efea446bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re42f392198da453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8770111c30e349ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c7373a64964c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b9d62efea446bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,349</x:t>
-[...11 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>47,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>48,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,503</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>45,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,992</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>