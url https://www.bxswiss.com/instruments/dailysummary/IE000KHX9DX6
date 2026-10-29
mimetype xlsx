--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2747413f53c14f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b37c30a5054ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b9d62efea446bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c89b51fa28b4744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c7373a64964c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b9d62efea446bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380f3db1d94f4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c89b51fa28b4744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>