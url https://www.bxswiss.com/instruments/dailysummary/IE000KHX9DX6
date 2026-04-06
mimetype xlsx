--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97f7711a833140ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842726a8233e4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf72ab87e14f4a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5014623079a47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2393197f7a2e4741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf72ab87e14f4a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46afecfc2b704b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5014623079a47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>