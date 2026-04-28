--- v5 (2026-04-06)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842726a8233e4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e70a1f50694a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5014623079a47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e167ac8f5c84cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46afecfc2b704b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5014623079a47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30f5a6ac7e546d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e167ac8f5c84cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>