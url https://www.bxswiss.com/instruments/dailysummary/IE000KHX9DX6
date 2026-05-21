--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e70a1f50694a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f6286b22814b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e167ac8f5c84cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0ba69d1fbd4008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30f5a6ac7e546d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e167ac8f5c84cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdcfe0a09f54280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0ba69d1fbd4008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>