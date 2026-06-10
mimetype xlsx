--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1f6286b22814b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc065824db37b46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0ba69d1fbd4008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc711040102a64251"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdcfe0a09f54280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0ba69d1fbd4008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0eee177b924b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc711040102a64251" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>