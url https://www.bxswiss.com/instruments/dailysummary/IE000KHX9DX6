--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc065824db37b46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c034892ddf04d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc711040102a64251"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff6a058a21c4533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0eee177b924b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc711040102a64251" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7fe1e0af5449e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff6a058a21c4533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,381</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>48,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,199</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>