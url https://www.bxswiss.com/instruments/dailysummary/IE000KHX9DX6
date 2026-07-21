--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c034892ddf04d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688ee2709e844b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff6a058a21c4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37679a043aeb4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7fe1e0af5449e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff6a058a21c4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b9bcd3a4d44a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37679a043aeb4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>