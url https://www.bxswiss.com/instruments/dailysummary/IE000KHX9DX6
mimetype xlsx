--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688ee2709e844b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda39b50fbef43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37679a043aeb4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R324ffda2d4274a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b9bcd3a4d44a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37679a043aeb4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed88c51e3bd4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R324ffda2d4274a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Energy Transition Metals And Rare Earths Miners UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000KHX9DX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>39,225</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>